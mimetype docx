--- v0 (2026-07-01)
+++ v1 (2026-09-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="170F7DCA" w14:textId="77777777" w:rsidR="00A05B35" w:rsidRDefault="004A0AF2">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="319B7A0F" wp14:editId="34A669CA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-336550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-311150</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1604645" cy="1440180"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Image 3" descr="15_logoAC_LIMOGES"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -76,51 +76,51 @@
                       <a:ext cx="1604645" cy="1440180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A05B35" w:rsidRPr="002F7065">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F354A23" wp14:editId="6A6A2629">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F354A23" wp14:editId="16CDF97D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4005580</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-986155</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2456180" cy="1638300"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Image 1" descr="C:\Users\EESPOS~1\AppData\Local\Temp\logo école inclusive rectangle.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\EESPOS~1\AppData\Local\Temp\logo école inclusive rectangle.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
@@ -412,51 +412,51 @@
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="14DA60A6" w14:textId="77777777" w:rsidR="00A05B35" w:rsidRDefault="00A05B35" w:rsidP="00A05B35">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00476AF5">
                               <w:rPr>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>Dossier de validation des acquis de l’expérience d’un enseignement inclusif</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="18BA7F2C" w14:textId="77777777" w:rsidR="00A05B35" w:rsidRDefault="000506FD" w:rsidP="00A05B35">
+                          <w:p w14:paraId="18BA7F2C" w14:textId="6425AF45" w:rsidR="00A05B35" w:rsidRDefault="000506FD" w:rsidP="00A05B35">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000506FD">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>L</w:t>
                             </w:r>
                             <w:r w:rsidR="00A05B35" w:rsidRPr="000506FD">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ivret </w:t>
                             </w:r>
                             <w:r w:rsidR="00DB7288">
@@ -470,166 +470,360 @@
                             <w:r w:rsidR="00EF6903" w:rsidRPr="000506FD">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> : dossier </w:t>
                             </w:r>
                             <w:r w:rsidR="00DB7288">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>de validation</w:t>
                             </w:r>
                             <w:r w:rsidR="00EF6903" w:rsidRPr="000506FD">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> de la VAEP</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="578E5210" w14:textId="77777777" w:rsidR="00AE475B" w:rsidRPr="00AE475B" w:rsidRDefault="00AE475B" w:rsidP="00133F13">
+                          <w:p w14:paraId="14C1C9E7" w14:textId="4730411C" w:rsidR="00582172" w:rsidRPr="006514A9" w:rsidRDefault="00582172" w:rsidP="006514A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006514A9" w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>A</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> compléter</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006514A9" w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dans la police de caractères Arial 10</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00227C8D" w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> et à transmettre</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> uniquement </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>en cas de recevabilité du livret 1</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006514A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="777F27C5" w14:textId="77777777" w:rsidR="00582172" w:rsidRDefault="00582172" w:rsidP="00133F13">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:b/>
-                                <w:sz w:val="18"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AE475B">
-[...6 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="25A7BEF1" w14:textId="4501CBC6" w:rsidR="00133F13" w:rsidRPr="00133F13" w:rsidRDefault="00AE475B" w:rsidP="00AE475B">
+                          <w:p w14:paraId="7AB3B551" w14:textId="77777777" w:rsidR="000C5FFB" w:rsidRDefault="00133F13" w:rsidP="00133F13">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">Ce dossier est à transmettre </w:t>
-[...62 lines deleted...]
-                            <w:r w:rsidR="00133F13" w:rsidRPr="00133F13">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (</w:t>
+                              <w:t xml:space="preserve">Ce </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00955637">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>d</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00133F13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ossier </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>date de dépôt</w:t>
+                              <w:t>est à transmettre</w:t>
                             </w:r>
-                            <w:r w:rsidR="00133F13" w:rsidRPr="00133F13">
+                            <w:r w:rsidR="00955637">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> faisant foi) </w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>UNIQUEMENT</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C5FFB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00582172">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">par voie dématérialisée à l’adresse : </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId10" w:history="1">
+                              <w:r w:rsidR="000C5FFB" w:rsidRPr="00F22508">
+                                <w:rPr>
+                                  <w:rStyle w:val="Lienhypertexte"/>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="auto"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>dec2@ac-limoges.fr</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="000C5FFB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="45AD7DAC" w14:textId="2FF8439A" w:rsidR="00133F13" w:rsidRPr="000C5FFB" w:rsidRDefault="00543D77" w:rsidP="00133F13">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:bookmarkStart w:id="1" w:name="_Hlk207784544"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Au plus tard</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> le </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D41653">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> mars</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D41653">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> - 23h59</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D41653">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>dernier délai,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00227C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>date de dépôt faisant foi</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:bookmarkEnd w:id="1"/>
                           <w:p w14:paraId="2F54EE41" w14:textId="77777777" w:rsidR="00133F13" w:rsidRDefault="00133F13" w:rsidP="00133F13">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6845111F" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="6275"/>
                               </w:tabs>
                               <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="488"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3CAEC67A" w14:textId="77777777" w:rsidR="008A25E2" w:rsidRPr="00BF7A7E" w:rsidRDefault="008A25E2" w:rsidP="008A25E2">
                             <w:r w:rsidRPr="00BF7A7E">
                               <w:sym w:font="Symbol" w:char="F0F0"/>
@@ -973,68 +1167,72 @@
                                 <w:u w:val="single"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4ECCD046" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:2.65pt;margin-top:29pt;width:7in;height:399pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxznSYKgIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztukt214qy22aaq&#10;tP2Qtr30RgDHqMBQILG3v74DzmbTr0tVDojxDI+Z92a8vB6MJgfpgwLb0OmkpERaDkLZXUM/f9q8&#10;uKQkRGYF02BlQx9koNer58+WvatlBR1oIT1BEBvq3jW0i9HVRRF4Jw0LE3DSorMFb1hE0+8K4VmP&#10;6EYXVVkuih68cB64DAG/3o5Ousr4bSt5/NC2QUaiG4q5xbz7vG/TXqyWrN555jrFj2mwf8jCMGXx&#10;0RPULYuM7L36Dcoo7iFAGyccTAFtq7jMNWA10/KXau475mSuBckJ7kRT+H+w/P3hoydKNLSixDKD&#10;En1BoYiQJMohSlIlinoXaoy8dxgbh1cwoNS53ODugH8NxMK6Y3Ynb7yHvpNMYIrTdLM4uzrihASy&#10;7d+BwLfYPkIGGlpvEn/ICEF0lOrhJA/mQTh+XMzK8rJEF0ffvFxcvEQjvcHqx+vOh/hGgiHp0FCP&#10;+md4drgLcQx9DEmvBdBKbJTW2fC77Vp7cmDYK5u8jug/hWlL+oZezav5yMBfIcq8/gRhVMSm18o0&#10;FOvBlYJYnXh7bUU+R6b0eMbqtD0SmbgbWYzDdsiyZZYTyVsQD8ish7HHcSbx0IH/TkmP/d3Q8G3P&#10;vKREv7WoztV0NksDkY3Z/KJCw597tuceZjlCNTRSMh7XMQ9RStvCDarYqszvUybHlLFvs0LHGUuD&#10;cW7nqKc/weoHAAAA//8DAFBLAwQUAAYACAAAACEAESwa2t8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFBrl9AQQpwKIYHoDVoEVzd2kwh7HWw3DX/P9gSn1e6MZt9Uq8lZ&#10;NpoQe48SFnMBzGDjdY+thPft06wAFpNCraxHI+HHRFjV52eVKrU/4psZN6llFIKxVBK6lIaS89h0&#10;xqk494NB0vY+OJVoDS3XQR0p3Fl+LUTOneqRPnRqMI+dab42ByehuHkZP+M6e/1o8r29S1e34/N3&#10;kPLyYnq4B5bMlP7McMIndKiJaecPqCOzEpYZGWkU1Ogki0VGlx2FL3MBvK74/wb1LwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAxznSYKgIAAFEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQARLBra3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:shapetype w14:anchorId="4ECCD046" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:2.65pt;margin-top:29pt;width:7in;height:399pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+0ACOEgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2l2exmmB4EUqUPykFxd961hR4Vegy35dJJzpqyEStt9yb9+2b66&#10;5MwHYSthwKqSPyjPr9cvX6w6V6gZNGAqhYxArC86V/ImBFdkmZeNaoWfgFOWjDVgKwKpuM8qFB2h&#10;tyab5fky6wArhyCV9/R6Oxj5OuHXtZLhU117FZgpOeUW0o3p3sU7W69EsUfhGi3HNMQ/ZNEKbSno&#10;CepWBMEOqH+DarVE8FCHiYQ2g7rWUqUaqJpp/ks1941wKtVC5Hh3osn/P1j58XjvPiML/RvoqYGp&#10;CO/uQH7zzMKmEXavbhCha5SoKPA0UpZ1zhfj10i1L3wE2XUfoKImi0OABNTX2EZWqE5G6NSAhxPp&#10;qg9M0uNynueXOZkk2Rb58uI1KTGGKJ6+O/ThnYKWRaHkSF1N8OJ458Pg+uQSo3kwutpqY5KC+93G&#10;IDsKmoBtOiP6T27Gsq7kV4vZYmDgrxB5On+CaHWgUTa6LTnVQyc6iSLy9tZWSQ5Cm0Gm6owdiYzc&#10;DSyGftczXY0sR153UD0QswjD5NKmkdAA/uCso6ktuf9+EKg4M+8tdedqOp/HMU/KfHExIwXPLbtz&#10;i7CSoEoeOBvETUirEdO2cENdrHXi9zmTMWWaxtShcXPiuJ/ryet5v9ePAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAESwa2t8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFBrl9AQ&#10;QpwKIYHoDVoEVzd2kwh7HWw3DX/P9gSn1e6MZt9Uq8lZNpoQe48SFnMBzGDjdY+thPft06wAFpNC&#10;raxHI+HHRFjV52eVKrU/4psZN6llFIKxVBK6lIaS89h0xqk494NB0vY+OJVoDS3XQR0p3Fl+LUTO&#10;neqRPnRqMI+dab42ByehuHkZP+M6e/1o8r29S1e34/N3kPLyYnq4B5bMlP7McMIndKiJaecPqCOz&#10;EpYZGWkU1Ogki0VGlx2FL3MBvK74/wb1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+&#10;0ACOEgIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQARLBra3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="14DA60A6" w14:textId="77777777" w:rsidR="00A05B35" w:rsidRDefault="00A05B35" w:rsidP="00A05B35">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00476AF5">
                         <w:rPr>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>Dossier de validation des acquis de l’expérience d’un enseignement inclusif</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="18BA7F2C" w14:textId="77777777" w:rsidR="00A05B35" w:rsidRDefault="000506FD" w:rsidP="00A05B35">
+                    <w:p w14:paraId="18BA7F2C" w14:textId="6425AF45" w:rsidR="00A05B35" w:rsidRDefault="000506FD" w:rsidP="00A05B35">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000506FD">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>L</w:t>
                       </w:r>
                       <w:r w:rsidR="00A05B35" w:rsidRPr="000506FD">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ivret </w:t>
                       </w:r>
                       <w:r w:rsidR="00DB7288">
@@ -1048,166 +1246,360 @@
                       <w:r w:rsidR="00EF6903" w:rsidRPr="000506FD">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> : dossier </w:t>
                       </w:r>
                       <w:r w:rsidR="00DB7288">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>de validation</w:t>
                       </w:r>
                       <w:r w:rsidR="00EF6903" w:rsidRPr="000506FD">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> de la VAEP</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="578E5210" w14:textId="77777777" w:rsidR="00AE475B" w:rsidRPr="00AE475B" w:rsidRDefault="00AE475B" w:rsidP="00133F13">
+                    <w:p w14:paraId="14C1C9E7" w14:textId="4730411C" w:rsidR="00582172" w:rsidRPr="006514A9" w:rsidRDefault="00582172" w:rsidP="006514A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006514A9" w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>A</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> compléter</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006514A9" w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dans la police de caractères Arial 10</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00227C8D" w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> et à transmettre</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> uniquement </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>en cas de recevabilité du livret 1</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006514A9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="777F27C5" w14:textId="77777777" w:rsidR="00582172" w:rsidRDefault="00582172" w:rsidP="00133F13">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:b/>
-                          <w:sz w:val="18"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AE475B">
-[...6 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="25A7BEF1" w14:textId="4501CBC6" w:rsidR="00133F13" w:rsidRPr="00133F13" w:rsidRDefault="00AE475B" w:rsidP="00AE475B">
+                    <w:p w14:paraId="7AB3B551" w14:textId="77777777" w:rsidR="000C5FFB" w:rsidRDefault="00133F13" w:rsidP="00133F13">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
-                        <w:t xml:space="preserve">Ce dossier est à transmettre </w:t>
-[...62 lines deleted...]
-                      <w:r w:rsidR="00133F13" w:rsidRPr="00133F13">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (</w:t>
+                        <w:t xml:space="preserve">Ce </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00955637">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>d</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00133F13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ossier </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>date de dépôt</w:t>
+                        <w:t>est à transmettre</w:t>
                       </w:r>
-                      <w:r w:rsidR="00133F13" w:rsidRPr="00133F13">
+                      <w:r w:rsidR="00955637">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> faisant foi) </w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>UNIQUEMENT</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000C5FFB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00582172">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">par voie dématérialisée à l’adresse : </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId11" w:history="1">
+                        <w:r w:rsidR="000C5FFB" w:rsidRPr="00F22508">
+                          <w:rPr>
+                            <w:rStyle w:val="Lienhypertexte"/>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="auto"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>dec2@ac-limoges.fr</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="000C5FFB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="45AD7DAC" w14:textId="2FF8439A" w:rsidR="00133F13" w:rsidRPr="000C5FFB" w:rsidRDefault="00543D77" w:rsidP="00133F13">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:bookmarkStart w:id="2" w:name="_Hlk207784544"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Au plus tard</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> le </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D41653">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> mars</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D41653">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> - 23h59</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D41653">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>dernier délai,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000C5FFB" w:rsidRPr="000C5FFB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00227C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>date de dépôt faisant foi</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:bookmarkEnd w:id="2"/>
                     <w:p w14:paraId="2F54EE41" w14:textId="77777777" w:rsidR="00133F13" w:rsidRDefault="00133F13" w:rsidP="00133F13">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6845111F" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="6275"/>
                         </w:tabs>
                         <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="488"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CAEC67A" w14:textId="77777777" w:rsidR="008A25E2" w:rsidRPr="00BF7A7E" w:rsidRDefault="008A25E2" w:rsidP="008A25E2">
                       <w:r w:rsidRPr="00BF7A7E">
                         <w:sym w:font="Symbol" w:char="F0F0"/>
@@ -1909,59 +2301,59 @@
     </w:p>
     <w:p w14:paraId="565E0E39" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="hyphen" w:pos="8568"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7154803D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="hyphen" w:pos="8568"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationalité : </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk114739556"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk114739556"/>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="51C894B4" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>(n°,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
@@ -2000,231 +2392,211 @@
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>etc.) : ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FD90A4" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A28F7D" w14:textId="76E53799" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
+    <w:p w14:paraId="18A28F7D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2383"/>
           <w:tab w:val="left" w:pos="3868"/>
           <w:tab w:val="left" w:pos="9502"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="23"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00462F7D">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>postal</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>postal :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r w:rsidR="00462F7D">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> :</w:t>
-[...12 lines deleted...]
-        <w:t>_______</w:t>
+        <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
           <w:position w:val="3"/>
         </w:rPr>
         <w:t>Ville : __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6772D2" w14:textId="36501829" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
+    <w:p w14:paraId="2F6772D2" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3631"/>
           <w:tab w:val="left" w:pos="6957"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t>Tel :</w:t>
       </w:r>
       <w:r w:rsidR="00462F7D">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00462F7D">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t xml:space="preserve">domicile : </w:t>
-[...11 lines deleted...]
-        <w:t>_____________</w:t>
+        <w:t xml:space="preserve">domicile :                                </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>portable : ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EACB5E9" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CB7A65" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="003C546C" w:rsidP="00BF3A23">
+    <w:p w14:paraId="32CB7A65" w14:textId="17F85898" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="003C546C" w:rsidP="00BF3A23">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
       <w:r w:rsidR="00BF3A23" w:rsidRPr="00D6738E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> académique : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                      @ac-limoges.fr</w:t>
+        <w:t xml:space="preserve">                                                          @ac-limoges.fr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43234ADC" w14:textId="77777777" w:rsidR="003C546C" w:rsidRDefault="003C546C" w:rsidP="00BF3A23">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:w w:val="105"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFBAF6A" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D96AA1" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D96AA1">
         <w:rPr>
           <w:w w:val="105"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>VOTRE</w:t>
       </w:r>
       <w:r w:rsidRPr="00D96AA1">
         <w:rPr>
@@ -2427,51 +2799,51 @@
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419B4F0F" w14:textId="77777777" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E34C83D" w14:textId="655039DA" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
+    <w:p w14:paraId="7E34C83D" w14:textId="3C8787AB" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8137"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Poste</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>occupé</w:t>
       </w:r>
@@ -2498,2960 +2870,3014 @@
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="003C546C">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>/09/20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00AE475B">
+      <w:r w:rsidR="00D41653">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F2CB8A" w14:textId="77777777" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02773EE2" w14:textId="0DD6A9DC" w:rsidR="00B23568" w:rsidRDefault="00BF3A23" w:rsidP="00462F7D">
+    <w:p w14:paraId="16EBACE5" w14:textId="791966DC" w:rsidR="00DB2DA3" w:rsidRDefault="00BF3A23" w:rsidP="00DB2DA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Ancienneté</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>générale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>service au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="003C546C">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>/09/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41653">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C546C">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>années</w:t>
+      </w:r>
+      <w:r w:rsidR="003C546C">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6738E">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>mois</w:t>
+      </w:r>
+      <w:r w:rsidR="003C546C">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26451">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>jour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FC933C" w14:textId="6A547BCB" w:rsidR="00582172" w:rsidRPr="00DB2DA3" w:rsidRDefault="00A05A2A" w:rsidP="00DB2DA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6137"/>
+          <w:tab w:val="left" w:pos="6891"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6738E">
-[...129 lines deleted...]
-        <w:spacing w:after="120"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MODE D’EMPLOI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FD6791" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007E0427" w:rsidRDefault="00BF3A23" w:rsidP="007E0427">
+    <w:p w14:paraId="164E8485" w14:textId="77777777" w:rsidR="00582172" w:rsidRPr="007E0427" w:rsidRDefault="00582172" w:rsidP="007E0427">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C7B0B6F" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="0C7B0B6F" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266" w:hanging="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous avez effectué une demande de validation des acquis </w:t>
       </w:r>
-      <w:r w:rsidR="00E721FA" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>expérience professionnelle d'un enseignement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">inclusif </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(VAEP) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="52"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">déposant votre dossier de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>recevabilité (livret 1) auprès de votre académie. Votre demande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">a été déclarée recevable. Cette décision est valable </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">pendant 3 ans </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>sous réserve d'évolution règlementaire de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-52"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>certification</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00452BA8" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00452BA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Capp</w:t>
       </w:r>
-      <w:r w:rsidR="003C546C" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003C546C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="00452BA8" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00452BA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00452BA8" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00452BA8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6772480F" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="6772480F" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="26436422" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26436422" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Désormais,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>allez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>renseigner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="22"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>dossier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="22"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>validation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="12"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(livret</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="10"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0265296C" w14:textId="076AEA50" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="0265296C" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266" w:hanging="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>II s'agit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>d'un questionnaire guide pour vous aider à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>décrire les activités les plus significatives que vous réalisez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>avez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>réalisées</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>correspondent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>activités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>référentiel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>des compétences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>caractéristiques d'un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>enseignant</w:t>
       </w:r>
-      <w:r w:rsidR="00AE475B">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="20"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="7DF2C921" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>spécialisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF2C921" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266" w:hanging="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">C'est </w:t>
       </w:r>
-      <w:r w:rsidR="008B7AB0" w:rsidRPr="00AE475B">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008B7AB0" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>partir de la description détaillée de vos activités et du contexte dans lequel vous les exercez que le jury</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>détectera</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>les connaissances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>compétences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>mettez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>en œuvre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vérifiera</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ensuite</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>si elles sont</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>conformes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>exigences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="10"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Capp</w:t>
       </w:r>
-      <w:r w:rsidR="003C546C" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003C546C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661B0055" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="661B0055" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="34E8ABB3" w14:textId="035D8F14" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E8ABB3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266" w:hanging="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="008B7AB0" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008B7AB0" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>la suite de l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>'évaluation que le jury aura faite de</w:t>
       </w:r>
-      <w:r w:rsidR="00E721FA" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> votre dossier de validation, il</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> vous recevra en entretien et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>transmettra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="21"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>proposition</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>validation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>recteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="10"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="115"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>décidera.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0FBE4E" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="5D0FBE4E" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="40048CBB" w14:textId="7446DAB2" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40048CBB" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266" w:hanging="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vous devez, dans un premier temps choisir les activités les plus significatives que vous allez décrire. Celles-ci</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>doivent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>témoigner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="24"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="9"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>scolarisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>d'élèves</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997200" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>besoins</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>éducatifs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="15"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="0997A5F9" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>particuliers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0997A5F9" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>décrirez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>maximum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="9"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="8"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">activités, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>numérotées</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="14"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997200" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="34"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>chaque</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="10"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>activité,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>présenterez :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C6F23D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00E721FA" w:rsidP="00AE475B">
+    <w:p w14:paraId="19C6F23D" w14:textId="71B8408E" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00E721FA" w:rsidP="006514A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
-        <w:ind w:left="851" w:hanging="372"/>
+        <w:ind w:left="851" w:right="141" w:hanging="372"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="14"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>structure</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="10"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(école,</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>établissement</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="21"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>...)</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="14"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>laquelle</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="9"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>exercez</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="18"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="27"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>avez</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="19"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0047CB28" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00E721FA" w:rsidP="00B23568">
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>exercé</w:t>
+      </w:r>
+      <w:r w:rsidR="006514A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0047CB28" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00E721FA" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="372"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:w w:val="110"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
           <w:w w:val="115"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5D496B76" w14:textId="77777777" w:rsidR="00D26451" w:rsidRPr="00AE475B" w:rsidRDefault="00E721FA" w:rsidP="00B23568">
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>poste</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>vous</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>occupez</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="15"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>occupiez ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D496B76" w14:textId="77777777" w:rsidR="00D26451" w:rsidRDefault="00E721FA" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="366"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>'activité. Vous pouvez vous appuyer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:position w:val="2"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>sur des situations concrètes et</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>fournir</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>des exemples de séquences ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...40 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>séances,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>travaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>d'élèves,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>numériques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AC74F8" w14:textId="77777777" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
-[...8 lines deleted...]
-    <w:p w14:paraId="471033EC" w14:textId="77777777" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
+    <w:p w14:paraId="53A4B8CE" w14:textId="2534BDFA" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53A4B8CE" w14:textId="77777777" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
+    <w:p w14:paraId="7368DB50" w14:textId="18B26E72" w:rsidR="006514A9" w:rsidRDefault="006514A9" w:rsidP="00FB29D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71528908" w14:textId="77777777" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
+    <w:p w14:paraId="1043D1ED" w14:textId="77777777" w:rsidR="006514A9" w:rsidRDefault="006514A9" w:rsidP="00FB29D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1E2EA286" w14:textId="2627634C" w:rsidR="00A16F9F" w:rsidRPr="006514A9" w:rsidRDefault="00A16F9F" w:rsidP="006514A9">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A titre indicatif, le dossier de validation doit comporter :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1DBF00" w14:textId="77777777" w:rsidR="00A16F9F" w:rsidRPr="006514A9" w:rsidRDefault="00A16F9F" w:rsidP="00A16F9F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>1 page pour l’introduction :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56355869" w14:textId="77777777" w:rsidR="00A16F9F" w:rsidRPr="006514A9" w:rsidRDefault="00A16F9F" w:rsidP="00A16F9F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 page pour la fiche descriptive de la structure                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578DA642" w14:textId="77777777" w:rsidR="00A16F9F" w:rsidRPr="006514A9" w:rsidRDefault="00A16F9F" w:rsidP="00A16F9F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>1 page pour la fiche descriptive du poste occupé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70302451" w14:textId="77777777" w:rsidR="00A16F9F" w:rsidRPr="006514A9" w:rsidRDefault="00A16F9F" w:rsidP="00A16F9F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 à 3 pages maximum pour la fiche descriptive de l’activité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71528908" w14:textId="44916E2A" w:rsidR="00FB29D7" w:rsidRPr="006514A9" w:rsidRDefault="00A16F9F" w:rsidP="006514A9">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est rédigé dans la police de caractère </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arial 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006514A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="065FDBB7" w14:textId="77777777" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="267CACDC" w14:textId="77777777" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
+    <w:p w14:paraId="0BDFEF3F" w14:textId="77777777" w:rsidR="00DB2DA3" w:rsidRDefault="00DB2DA3" w:rsidP="006514A9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1800424D" w14:textId="77777777" w:rsidR="00FB29D7" w:rsidRDefault="00FB29D7" w:rsidP="00FB29D7">
-      <w:pPr>
+    <w:p w14:paraId="4E0C2963" w14:textId="461E1A33" w:rsidR="00E764A2" w:rsidRPr="00FB29D7" w:rsidRDefault="00E764A2" w:rsidP="00FB29D7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26451">
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>VOTRE CV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439C8871" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00E764A2" w:rsidRDefault="00BF3A23" w:rsidP="00E764A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="672B29D8" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="007A1B37" w:rsidP="00A15178">
+    <w:p w14:paraId="672B29D8" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="007A1B37" w:rsidP="00A15178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vous mettez en exergue les expériences en rapport direct avec le référentiel des compétences spécifiques d’un enseignant spécialisé</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6424" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00AB6424" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF138A7" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+    <w:p w14:paraId="7DF138A7" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A17622B" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1DDD11" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:rPr>
@@ -5969,68 +6395,66 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5AEB45" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00071083">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A00A304" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00AB6424" w:rsidP="00E721FA">
+    <w:p w14:paraId="1A00A304" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00AB6424" w:rsidP="00E721FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous apportez notamment des informations afin d’expliciter au jury votre motivation et vos objectifs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257A8820" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68C50BE3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
@@ -6588,1083 +7012,982 @@
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FICHE DESCRIPTIVE DE LA STRUCTURE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575FA975" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00071083" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF4DD3A" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="0BF4DD3A" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Présentez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="21"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="17"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="33"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00BD5470" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BD5470">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>activité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="18"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>n°</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD7B257" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="4BD7B257" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2CE19D41" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE19D41" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>titre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="18"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>indicatif,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="17"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="25"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>pouvez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>développer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="47"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>points</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="24"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665AA4CC" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="665AA4CC" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3E710C50" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E710C50" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00E721FA" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="839"/>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom et statut (forme juridique : école, établissement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>scolaire, établissement médico-social, établissement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-53"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997200" w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-53"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>pénitentiaire,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-21"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>société,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>association,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F2299D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="11F2299D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00E721FA" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="838"/>
           <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="373"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Activités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>votre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="10"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(niveau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="22"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>scolaire,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>...)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123329A1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="123329A1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00E721FA" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="838"/>
           <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="373"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Effectif</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="30"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(nombre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>professionnels,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>nombre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>d'élèves)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD0C4CD" w14:textId="1F6115E2" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="4FD0C4CD" w14:textId="1F6115E2" w:rsidR="00BF3A23" w:rsidRPr="00E721FA" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="365"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Niveau des élèves, présence de dispositifs spécifiques dans le domaine de !'adaptation scolaire ou de la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>scolarisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>des élèves en situation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de handicap (Ulis, unité d'enseignement -UE, -UEE,</w:t>
       </w:r>
-      <w:r w:rsidR="00A94404" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A94404">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> SEGPA, EREA…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>établissement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>l'éducation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>prioritaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(REP,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="16"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>REP+)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171AD8F9" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="171AD8F9" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D26451" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="374"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Localisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="29"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E721FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>géographique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C027C87" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06705077" w14:textId="77777777" w:rsidR="00D26451" w:rsidRDefault="00D26451">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
@@ -7675,1237 +7998,2406 @@
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCB9DCE" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRDefault="00704888" w:rsidP="00B23568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="599"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FICHE DESCRIPTIVE DU POSTE OCCUP</w:t>
       </w:r>
       <w:r w:rsidR="00662E17">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2771A0A2" w14:textId="77777777" w:rsidR="00704888" w:rsidRPr="00704888" w:rsidRDefault="00704888" w:rsidP="00B23568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="599"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2C348D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
+    <w:p w14:paraId="4D2C348D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266" w:hanging="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Indiquez</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="7"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997200" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>l'intitulé</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="17"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>poste</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="4"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="38"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>présentez</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="17"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>votre</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>poste</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(ce que</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="38"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>faites</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>réellement).</w:t>
       </w:r>
-      <w:r w:rsidR="00D26451" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-49"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00662E17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-49"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Activité</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>n°</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E8ECED" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="33E8ECED" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="09D60290" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D60290" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="722D0635" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>titre indicatif,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>vous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>pouvez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>développer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:spacing w:val="26"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>les points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722D0635" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="120"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Indiquez</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>votre</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>statut :</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>fonctionnaire,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-20"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>contractuel,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>nommé</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...9 lines deleted...]
-    <w:p w14:paraId="44540C6D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="6"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>titre</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>provisoire</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="120"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>définitif...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44540C6D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Quelle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>place occupez-vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>dans la structure ou le dispositif ?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5470" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Indiquez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>les personnes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>avec</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>lesquelles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>travaillez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="5"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(hiérarchie,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>collègues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>AESH,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>...).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676D7E19" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="676D7E19" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6E8B7060" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8B7060" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Précisez les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>missions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>réalisez.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76631745" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="76631745" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="120"/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vous indiquerez :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5280B0C5" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
+    <w:p w14:paraId="5280B0C5" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="372"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>classes</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>lesquelles</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="110"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>enseignez ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0A5567" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
+    <w:p w14:paraId="2E0A5567" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="372"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...9 lines deleted...]
-    <w:p w14:paraId="5D7B101B" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BD5470" w:rsidP="00AE475B">
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>échéant,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>vos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>fonctions</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>personne-ressource,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="13"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>direction</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="15"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>d'école, de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>tuteur ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7B101B" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00A15178" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
-        <w:ind w:left="851" w:right="266" w:hanging="372"/>
+        <w:ind w:left="851" w:right="266" w:hanging="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>changements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>importants</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>marqué</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>l'évolution</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>votre</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>emploi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>quel</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ordre</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>étaient-ils</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Comment</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>avez-vous</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>fait</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>face</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997200" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...9 lines deleted...]
-    <w:p w14:paraId="5525C4C8" w14:textId="5DE66AC0" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BD5470" w:rsidP="00AE475B">
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ces</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>changements ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5525C4C8" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D26451" w:rsidRDefault="00BD5470" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
           <w:tab w:val="left" w:pos="833"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
-        <w:ind w:left="851" w:right="266" w:hanging="372"/>
+        <w:ind w:left="851" w:right="266" w:hanging="366"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>xpliquez</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>si vous avez eu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>la possibilité de proposer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>des amélio</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6432">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">rations ou des changements sur </w:t>
       </w:r>
-      <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>votre poste</w:t>
       </w:r>
-      <w:r w:rsidR="00D26451" w:rsidRPr="00AE475B">
-[...18 lines deleted...]
-    <w:p w14:paraId="24FB18DB" w14:textId="77777777" w:rsidR="00D26451" w:rsidRPr="00AE475B" w:rsidRDefault="00D26451" w:rsidP="00B23568">
+      <w:r w:rsidR="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-49"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26451">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-49"/>
+          <w:w w:val="110"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>travail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FB18DB" w14:textId="77777777" w:rsidR="00D26451" w:rsidRDefault="00D26451" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
           <w:tab w:val="left" w:pos="833"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4FF54820" w14:textId="77777777" w:rsidR="00D26451" w:rsidRPr="00AE475B" w:rsidRDefault="00D26451" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF54820" w14:textId="5DDFB405" w:rsidR="00D26451" w:rsidRDefault="00D26451" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
           <w:tab w:val="left" w:pos="833"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A09FF4D" w14:textId="1C9424DC" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A56D75F" w14:textId="70915457" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125D7F20" w14:textId="27E2A94C" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8584B4" w14:textId="4640BACB" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4AC993" w14:textId="1C23DF5A" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273C3618" w14:textId="4BF40B9D" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6E5827" w14:textId="6038D35E" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F119915" w14:textId="612AB5F6" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E93779B" w14:textId="3A605BF6" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB4C05D" w14:textId="3A447B04" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70300A03" w14:textId="7DFD12D1" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C7D455" w14:textId="3D29BD2F" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054B9B1B" w14:textId="408A04EB" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EB885C" w14:textId="2BDAF4DC" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F061AF" w14:textId="65E02E2B" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64581F48" w14:textId="23B4EA12" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E847101" w14:textId="69F0239B" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C92CF0B" w14:textId="671DBBC0" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB89E05" w14:textId="17932DE4" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045431EA" w14:textId="2D0B8652" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2CC6FD" w14:textId="06DAB187" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED944D0" w14:textId="40319EF4" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AABC3BE" w14:textId="3A812657" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A8BB0A" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="00B23568">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="832"/>
+          <w:tab w:val="left" w:pos="833"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:ind w:right="266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDCC0CE" w14:textId="77777777" w:rsidR="00D26451" w:rsidRDefault="00D26451" w:rsidP="00D26451">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
           <w:tab w:val="left" w:pos="833"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="266"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22DD55C3" w14:textId="77777777" w:rsidR="003D3B94" w:rsidRPr="00D26451" w:rsidRDefault="003D3B94" w:rsidP="00D26451">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2542"/>
@@ -8929,2112 +10421,1778 @@
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>FICHE DESCRIPTIVE DE L’ACTIVITE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B644A8" w14:textId="77777777" w:rsidR="00675312" w:rsidRPr="00675312" w:rsidRDefault="00675312" w:rsidP="00B23568">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="599"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C74C07E" w14:textId="77777777" w:rsidR="00BF2C34" w:rsidRPr="00AE475B" w:rsidRDefault="00BF2C34" w:rsidP="00B23568">
+    <w:p w14:paraId="1C74C07E" w14:textId="77777777" w:rsidR="00BF2C34" w:rsidRPr="007F308D" w:rsidRDefault="00BF2C34" w:rsidP="00B23568">
       <w:pPr>
         <w:ind w:left="471" w:right="266"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F308D">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Votre fiche sera structurée selon le déroulé présenté ci-dessous. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460964FC" w14:textId="77777777" w:rsidR="00BF2C34" w:rsidRPr="00AE475B" w:rsidRDefault="00BF2C34" w:rsidP="00B23568">
+    <w:p w14:paraId="460964FC" w14:textId="77777777" w:rsidR="00BF2C34" w:rsidRPr="00C91C46" w:rsidRDefault="00BF2C34" w:rsidP="00B23568">
       <w:pPr>
         <w:ind w:left="471" w:right="266"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="7173EEC3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7173EEC3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00C91C46" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:ind w:right="266"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C46">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF2C34" w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BF2C34" w:rsidRPr="00C91C46">
         <w:t xml:space="preserve"> Présentation de l’activité (contexte, objectif(s), fréquence…) :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...8 lines deleted...]
-    <w:p w14:paraId="079B992B" w14:textId="77777777" w:rsidR="007F308D" w:rsidRPr="00AE475B" w:rsidRDefault="007F308D" w:rsidP="00B23568">
+      <w:r w:rsidRPr="00C91C46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079B992B" w14:textId="77777777" w:rsidR="007F308D" w:rsidRDefault="007F308D" w:rsidP="00B23568">
       <w:pPr>
         <w:ind w:right="266"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="774FB081" w14:textId="77777777" w:rsidR="00BF2C34" w:rsidRPr="00AE475B" w:rsidRDefault="007F308D" w:rsidP="00B23568">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774FB081" w14:textId="77777777" w:rsidR="00BF2C34" w:rsidRPr="00C91C46" w:rsidRDefault="007F308D" w:rsidP="00B23568">
       <w:pPr>
         <w:ind w:right="266"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="00BF2C34" w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BF2C34" w:rsidRPr="00C91C46">
         <w:t xml:space="preserve">En vous appuyant sur une ou des situation(s) vécue(s), décrivez comment vous vous organisez et comment vous procédez pour réaliser cette activité. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4733334F" w14:textId="77777777" w:rsidR="002D6D2B" w:rsidRPr="00AE475B" w:rsidRDefault="002D6D2B" w:rsidP="00B23568">
+    <w:p w14:paraId="4733334F" w14:textId="77777777" w:rsidR="002D6D2B" w:rsidRPr="00C91C46" w:rsidRDefault="002D6D2B" w:rsidP="00B23568">
       <w:pPr>
         <w:ind w:right="266"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C46">
         <w:t xml:space="preserve">Vous montrerez comment vous tenez compte : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12442DA7" w14:textId="69E4075D" w:rsidR="002D6D2B" w:rsidRPr="00AE475B" w:rsidRDefault="00AE475B" w:rsidP="00B23568">
+    <w:p w14:paraId="12442DA7" w14:textId="77777777" w:rsidR="002D6D2B" w:rsidRPr="00C91C46" w:rsidRDefault="002D6D2B" w:rsidP="00B23568">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="851" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="5C980BE0" w14:textId="29315304" w:rsidR="002D6D2B" w:rsidRPr="00AE475B" w:rsidRDefault="00AE475B" w:rsidP="00B23568">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C46">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des ressources disponibles (matériel, informations, connaissances mobilisées, partenaires, …) ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C980BE0" w14:textId="77777777" w:rsidR="002D6D2B" w:rsidRPr="00C91C46" w:rsidRDefault="002D6D2B" w:rsidP="00B23568">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="851" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="500C70A8" w14:textId="1A2E2207" w:rsidR="002D6D2B" w:rsidRPr="00AE475B" w:rsidRDefault="00AE475B" w:rsidP="00B23568">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C46">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Des contraintes existantes (sécurité, délais, hygiène, …) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500C70A8" w14:textId="77777777" w:rsidR="002D6D2B" w:rsidRPr="00C91C46" w:rsidRDefault="002D6D2B" w:rsidP="00B23568">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="851" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="6835B718" w14:textId="77777777" w:rsidR="00AE475B" w:rsidRDefault="00AE475B" w:rsidP="00AE475B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C46">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Des relations internes et externes (avec les élèves, les partenaires, les familles, …) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084AC689" w14:textId="77777777" w:rsidR="002D6D2B" w:rsidRPr="00C91C46" w:rsidRDefault="002D6D2B" w:rsidP="00B23568">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="851" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...38 lines deleted...]
-        <w:ind w:left="851" w:right="266"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C46">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De la réglementation, des programmes scolaires ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AF1FA8" w14:textId="77777777" w:rsidR="002D6D2B" w:rsidRPr="00C91C46" w:rsidRDefault="002D6D2B" w:rsidP="00B23568">
+      <w:pPr>
+        <w:ind w:left="471" w:right="266" w:firstLine="237"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C46">
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545E381D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="545E381D" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00C91C46" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3D9B8056" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00883EC7" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9B8056" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007F308D" w:rsidRDefault="00883EC7" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F308D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Et vous argumenterez vos choix. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119727E1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+    <w:p w14:paraId="119727E1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007F308D" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6EE1A4E6" w14:textId="6FBDF6D9" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="007F308D" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE1A4E6" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007F308D" w:rsidRDefault="007F308D" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00883EC7" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00883EC7" w:rsidRPr="007F308D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Comment est évaluée cette activité ? (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00883EC7" w:rsidRPr="00AE475B">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00883EC7" w:rsidRPr="007F308D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>auto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00883EC7" w:rsidRPr="00AE475B">
-[...9 lines deleted...]
-    <w:p w14:paraId="617FF44E" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
+      <w:r w:rsidR="00883EC7" w:rsidRPr="007F308D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-évaluation, résultats des évaluations des élèves, évaluations par la hiérarchie,…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617FF44E" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007F308D" w:rsidRDefault="00BF3A23" w:rsidP="00B23568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="04CC2BC8" w14:textId="77777777" w:rsidR="00E71977" w:rsidRPr="00AE475B" w:rsidRDefault="00C91C46" w:rsidP="00B23568">
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B84A29" w14:textId="28E9F9C3" w:rsidR="00E71977" w:rsidRPr="00DB2DA3" w:rsidRDefault="00C91C46" w:rsidP="00DB2DA3">
       <w:pPr>
         <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F308D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Le cas échéant, indiquez ce qui pourrait être amélioré et comment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B84A29" w14:textId="77777777" w:rsidR="00E71977" w:rsidRDefault="00E71977" w:rsidP="003C546C">
+    <w:p w14:paraId="258BFB63" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
       <w:pPr>
         <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="266"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D22EFBE" w14:textId="77777777" w:rsidR="00AE475B" w:rsidRDefault="00AE475B">
-      <w:pPr>
+    <w:p w14:paraId="282099DF" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="115F605B" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6401CAB4" w14:textId="65B3C895" w:rsidR="00675312" w:rsidRPr="003C546C" w:rsidRDefault="00675312" w:rsidP="003C546C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A55B627" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
       <w:pPr>
         <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="266"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAF764D" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB7AAE7" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE5AEE1" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD36154" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F80F9C3" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D549385" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4993F81A" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D57CCD" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9768A3" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1AA84E" w14:textId="77777777" w:rsidR="00F22508" w:rsidRDefault="00F22508" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6401CAB4" w14:textId="4795F667" w:rsidR="00675312" w:rsidRPr="003C546C" w:rsidRDefault="00675312" w:rsidP="003C546C">
+      <w:pPr>
+        <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="266"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="42A6DE" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
         <w:t>RECAPITULATIF DU LIVRET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CA43FE" w14:textId="77777777" w:rsidR="003C546C" w:rsidRDefault="003C546C" w:rsidP="003C546C">
+    <w:p w14:paraId="719F30A0" w14:textId="77777777" w:rsidR="003C546C" w:rsidRPr="00675312" w:rsidRDefault="003C546C" w:rsidP="003C546C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="719F30A0" w14:textId="77777777" w:rsidR="003C546C" w:rsidRPr="00675312" w:rsidRDefault="003C546C" w:rsidP="003C546C">
-[...10 lines deleted...]
-    <w:p w14:paraId="031963AA" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+    <w:p w14:paraId="031963AA" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266" w:hanging="34"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vérifiez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>les éléments suivants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>figurent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">dans votre livret </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>inscrivez-en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>le nombre.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="50"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Précisez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="50"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>les numéros de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>page</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="5"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="9"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>colonne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="12"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="19"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>droite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001115DA" w14:textId="77777777" w:rsidR="003C546C" w:rsidRPr="00AE475B" w:rsidRDefault="003C546C" w:rsidP="003C546C">
+    <w:p w14:paraId="001115DA" w14:textId="77777777" w:rsidR="003C546C" w:rsidRDefault="003C546C" w:rsidP="003C546C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7FFC4E" w14:textId="77777777" w:rsidR="003C546C" w:rsidRPr="00AE475B" w:rsidRDefault="003C546C" w:rsidP="003C546C">
+    <w:p w14:paraId="0AFEF7FA" w14:textId="77777777" w:rsidR="003C546C" w:rsidRDefault="003C546C" w:rsidP="003C546C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AFEF7FA" w14:textId="77777777" w:rsidR="003C546C" w:rsidRPr="00AE475B" w:rsidRDefault="003C546C" w:rsidP="003C546C">
-[...13 lines deleted...]
-    <w:p w14:paraId="727BEACD" w14:textId="77777777" w:rsidR="003C546C" w:rsidRPr="00AE475B" w:rsidRDefault="003C546C" w:rsidP="00A15178">
+    <w:p w14:paraId="727BEACD" w14:textId="77777777" w:rsidR="003C546C" w:rsidRPr="001B6FBF" w:rsidRDefault="003C546C" w:rsidP="00A15178">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471" w:right="266"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6412"/>
         <w:gridCol w:w="1250"/>
         <w:gridCol w:w="1159"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w14:paraId="071D6A18" w14:textId="77777777" w:rsidTr="004954B9">
+      <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="071D6A18" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="571"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16EBACC7" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="16EBACC7" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A50188B" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="003F63E8">
+          <w:p w14:paraId="6A50188B" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="003F63E8">
             <w:pPr>
               <w:ind w:left="52" w:right="266"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCA8CED" w14:textId="77777777" w:rsidR="00997200" w:rsidRPr="00AE475B" w:rsidRDefault="00997200" w:rsidP="003F63E8">
+          <w:p w14:paraId="1DCA8CED" w14:textId="77777777" w:rsidR="00997200" w:rsidRPr="001B6FBF" w:rsidRDefault="00997200" w:rsidP="003F63E8">
             <w:pPr>
               <w:ind w:left="83" w:right="266"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Numé</w:t>
             </w:r>
-            <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
+            <w:r w:rsidR="00BF3A23" w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E8D204F" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="003F63E8">
+          <w:p w14:paraId="7E8D204F" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="003F63E8">
             <w:pPr>
               <w:ind w:left="83" w:right="266"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w14:paraId="32A7FBDC" w14:textId="77777777" w:rsidTr="004954B9">
+      <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="32A7FBDC" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="580"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7BC3B5" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="0E7BC3B5" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Votre CV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0FB7F1" w14:textId="70FD3B7C" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="3D0FB7F1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vous surlignerez </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">es expériences en rapport direct avec le </w:t>
+              <w:t xml:space="preserve">Vous surlignerez /es expériences en rapport direct avec le </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Capp</w:t>
             </w:r>
-            <w:r w:rsidR="003C546C" w:rsidRPr="00AE475B">
+            <w:r w:rsidR="003C546C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F107371" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="1F107371" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55297630" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="55297630" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w14:paraId="6A78D60B" w14:textId="77777777" w:rsidTr="004954B9">
+      <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="6A78D60B" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="590"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7175FA64" w14:textId="30305B5C" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="7175FA64" w14:textId="30305B5C" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fiche(s) descriptive(s) de votre (vos) structure(s) - 3 maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5613B581" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="5613B581" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D26F459" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="4D26F459" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w14:paraId="0B8C42D9" w14:textId="77777777" w:rsidTr="004954B9">
+      <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="0B8C42D9" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="580"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B84A6D" w14:textId="4A2DA2FA" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="38B84A6D" w14:textId="4A2DA2FA" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche(s) descriptive(s) de votre (vos) poste(s) </w:t>
             </w:r>
-            <w:r w:rsidR="00997200" w:rsidRPr="00AE475B">
+            <w:r w:rsidR="00997200" w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>occupé</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(s) - 3 maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110BF6B1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="110BF6B1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13039588" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="13039588" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w14:paraId="4F6BC50B" w14:textId="77777777" w:rsidTr="004954B9">
+      <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="4F6BC50B" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="580"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EED3A67" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="1EED3A67" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fiche(s) descriptive(s) de votre (vos) activité(s) - 3 maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE64468" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="0DE64468" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55DB0C17" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="55DB0C17" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w14:paraId="35E1B600" w14:textId="77777777" w:rsidTr="004954B9">
+      <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="35E1B600" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="1042"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7473060B" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="7473060B" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Si besoin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BBBC609" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00255F17" w:rsidP="00A15178">
+          <w:p w14:paraId="7BBBC609" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00255F17" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Annexes :</w:t>
             </w:r>
-            <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
+            <w:r w:rsidR="00BF3A23" w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> préparations, fiches de séquences, de séances, schémas, travaux d'élèves...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA932CA" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="6DA932CA" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0E6267" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="0F0E6267" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w14:paraId="15F242B6" w14:textId="77777777" w:rsidTr="004954B9">
+      <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="15F242B6" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0FFAC3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BD5470" w:rsidP="00A15178">
+          <w:p w14:paraId="2F0FFAC3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BD5470" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE475B">
+            <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Déclaration</w:t>
             </w:r>
-            <w:r w:rsidR="00BF3A23" w:rsidRPr="00AE475B">
+            <w:r w:rsidR="00BF3A23" w:rsidRPr="001B6FBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> sur l'honneur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1313DFBD" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="1313DFBD" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7B016A" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
+          <w:p w14:paraId="7C7B016A" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09F5F5B2" w14:textId="77777777" w:rsidR="00D26451" w:rsidRDefault="00D26451" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2542"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-15"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BDF5C45" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="003C546C" w:rsidRDefault="00D26451" w:rsidP="003C546C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00A15178">
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A15178">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="00A15178">
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>CLARATION SUR L’HONNEUR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E39C29" w14:textId="77777777" w:rsidR="00151AC8" w:rsidRDefault="00151AC8" w:rsidP="00151AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70EA833E" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+    <w:p w14:paraId="70EA833E" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Je soussigné(e) _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB9E420" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+    <w:p w14:paraId="6FB9E420" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>souhaite</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> présenter un dossier de VAEP (livret 2) conduisant à la délivrance du </w:t>
       </w:r>
-      <w:r w:rsidR="003C546C" w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="003C546C">
         <w:t>CAPPÉI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4971811B" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+    <w:p w14:paraId="4971811B" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Je déclare sur l’honneur : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2272CECA" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+    <w:p w14:paraId="2272CECA" w14:textId="70054FA9" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D41653">
+        <w:t>L’exactitude</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> de toutes les informations figurant dans le présent dossier (livret 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2973D707" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+    <w:p w14:paraId="2973D707" w14:textId="3B5B3C3D" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D41653">
+        <w:t>Avoir</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> pris connaissance du règlement concernant les fausses déclarations*.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0CF17F" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+    <w:p w14:paraId="5C0CF17F" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="779979B0" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779979B0" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="55DE4BFF" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ____________________________________, le _____/_____/_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DE4BFF" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="4C16679A" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C16679A" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:tab/>
         <w:t>Signature obligatoire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1291635A" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+    <w:p w14:paraId="1291635A" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="6E9D3674" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9D3674" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="203EFA47" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00AE475B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203EFA47" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00D900A0" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="2B142C44" w14:textId="77777777" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D900A0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>* En cas de fausses déclarations, le candidat est passible des sanctions pénales prévues par les articles 441-6 et 441-7 du Code pénal. La loi n°78-17 du 6 janvier 1978 relative à l’informatique, aux fichiers et aux libertés s’applique aux réponses aux réponses faites sur ce formulaire. Elle garantit au candidat un droit d’accès et de rectification pour les données personnelles le concernant auprès de l’autorité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B142C44" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="3FF30891" w14:textId="6230E833" w:rsidR="00A15178" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00A15178">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF30891" w14:textId="6230E833" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Nombre total de pages du livret </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE475B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D900A0">
+        <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="40"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699C70AD" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidRDefault="00A15178" w:rsidP="00FF6432">
+    <w:p w14:paraId="699C70AD" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRDefault="00A15178" w:rsidP="00FF6432">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AE475B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> compris la page de garde)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BF3A23" w:rsidRPr="00AE475B" w:rsidSect="00D54A3C">
+    <w:sectPr w:rsidR="00BF3A23" w:rsidSect="00D54A3C">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="358BE389" w14:textId="77777777" w:rsidR="00AB0B74" w:rsidRDefault="00AB0B74" w:rsidP="001F1D09">
+    <w:p w14:paraId="7B4BBEA5" w14:textId="77777777" w:rsidR="004D277D" w:rsidRDefault="004D277D" w:rsidP="001F1D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="186D11FA" w14:textId="77777777" w:rsidR="00AB0B74" w:rsidRDefault="00AB0B74" w:rsidP="001F1D09">
+    <w:p w14:paraId="0CF03F77" w14:textId="77777777" w:rsidR="004D277D" w:rsidRDefault="004D277D" w:rsidP="001F1D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -11065,94 +12223,94 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="069964A9" w14:textId="77777777" w:rsidR="00EF6903" w:rsidRDefault="00EF6903">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="45B7631D" w14:textId="77777777" w:rsidR="001F1D09" w:rsidRDefault="001F1D09">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="217D03F1" w14:textId="77777777" w:rsidR="00AB0B74" w:rsidRDefault="00AB0B74" w:rsidP="001F1D09">
+    <w:p w14:paraId="2F1A2562" w14:textId="77777777" w:rsidR="004D277D" w:rsidRDefault="004D277D" w:rsidP="001F1D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk81825486"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="130ACE38" w14:textId="77777777" w:rsidR="00AB0B74" w:rsidRDefault="00AB0B74" w:rsidP="001F1D09">
+    <w:p w14:paraId="6EAB6E74" w14:textId="77777777" w:rsidR="004D277D" w:rsidRDefault="004D277D" w:rsidP="001F1D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058B5A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="973E98CE"/>
     <w:lvl w:ilvl="0" w:tplc="99E684CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1740" w:hanging="572"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="-1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="19D08860">
@@ -11583,238 +12741,365 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73803AC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="228CA27E"/>
+    <w:lvl w:ilvl="0" w:tplc="C8D66ECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1074278221">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="280066174">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1363481044">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1407679545">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="703748866">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0077091D"/>
     <w:rsid w:val="000430A4"/>
     <w:rsid w:val="000506FD"/>
     <w:rsid w:val="00071083"/>
     <w:rsid w:val="000B47D8"/>
     <w:rsid w:val="000B5639"/>
     <w:rsid w:val="000C0DBB"/>
+    <w:rsid w:val="000C5FFB"/>
     <w:rsid w:val="0010636F"/>
     <w:rsid w:val="00133F13"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="001B6FBF"/>
     <w:rsid w:val="001D2846"/>
     <w:rsid w:val="001E1517"/>
     <w:rsid w:val="001F1D09"/>
     <w:rsid w:val="001F3655"/>
+    <w:rsid w:val="00227C8D"/>
     <w:rsid w:val="00255F17"/>
     <w:rsid w:val="00287D8F"/>
     <w:rsid w:val="002D6D2B"/>
     <w:rsid w:val="003308FA"/>
     <w:rsid w:val="00333A40"/>
     <w:rsid w:val="003A43BB"/>
     <w:rsid w:val="003C546C"/>
     <w:rsid w:val="003D3B94"/>
     <w:rsid w:val="003F63E8"/>
     <w:rsid w:val="004158A6"/>
     <w:rsid w:val="004408A8"/>
     <w:rsid w:val="00452BA8"/>
     <w:rsid w:val="00461D5B"/>
     <w:rsid w:val="00462F7D"/>
     <w:rsid w:val="00476AF5"/>
     <w:rsid w:val="004954B9"/>
     <w:rsid w:val="004A0AF2"/>
     <w:rsid w:val="004D17A4"/>
+    <w:rsid w:val="004D1C58"/>
     <w:rsid w:val="004D277D"/>
+    <w:rsid w:val="004D7FE7"/>
+    <w:rsid w:val="00543D77"/>
+    <w:rsid w:val="00582172"/>
+    <w:rsid w:val="005A0AD2"/>
     <w:rsid w:val="005A723D"/>
+    <w:rsid w:val="006514A9"/>
+    <w:rsid w:val="00653CDB"/>
     <w:rsid w:val="00662E17"/>
     <w:rsid w:val="00675312"/>
     <w:rsid w:val="006E3086"/>
     <w:rsid w:val="006F7872"/>
     <w:rsid w:val="00704888"/>
     <w:rsid w:val="007515C5"/>
     <w:rsid w:val="0077091D"/>
     <w:rsid w:val="007A1B37"/>
     <w:rsid w:val="007B1881"/>
     <w:rsid w:val="007D6A47"/>
     <w:rsid w:val="007E0427"/>
     <w:rsid w:val="007F308D"/>
     <w:rsid w:val="00804E11"/>
     <w:rsid w:val="0080583A"/>
-    <w:rsid w:val="00833620"/>
     <w:rsid w:val="00883EC7"/>
     <w:rsid w:val="00886481"/>
     <w:rsid w:val="008A25E2"/>
     <w:rsid w:val="008B7AB0"/>
     <w:rsid w:val="0093318F"/>
     <w:rsid w:val="00955637"/>
     <w:rsid w:val="00970AC4"/>
     <w:rsid w:val="00997200"/>
     <w:rsid w:val="009D439C"/>
     <w:rsid w:val="00A05A2A"/>
     <w:rsid w:val="00A05B35"/>
     <w:rsid w:val="00A15178"/>
+    <w:rsid w:val="00A16F9F"/>
     <w:rsid w:val="00A651BA"/>
     <w:rsid w:val="00A94404"/>
-    <w:rsid w:val="00AB0B74"/>
     <w:rsid w:val="00AB6424"/>
-    <w:rsid w:val="00AE475B"/>
     <w:rsid w:val="00B23568"/>
     <w:rsid w:val="00BD5470"/>
     <w:rsid w:val="00BF22E1"/>
     <w:rsid w:val="00BF2C34"/>
+    <w:rsid w:val="00BF3539"/>
     <w:rsid w:val="00BF3A23"/>
     <w:rsid w:val="00BF7A7E"/>
     <w:rsid w:val="00C4715D"/>
     <w:rsid w:val="00C91C46"/>
     <w:rsid w:val="00CB2D5A"/>
     <w:rsid w:val="00CB3C8F"/>
     <w:rsid w:val="00D202FE"/>
     <w:rsid w:val="00D26451"/>
+    <w:rsid w:val="00D41653"/>
     <w:rsid w:val="00D54A3C"/>
     <w:rsid w:val="00D6738E"/>
     <w:rsid w:val="00D74D65"/>
     <w:rsid w:val="00D9020D"/>
     <w:rsid w:val="00D96AA1"/>
+    <w:rsid w:val="00DB2DA3"/>
     <w:rsid w:val="00DB7288"/>
     <w:rsid w:val="00DF1EE6"/>
     <w:rsid w:val="00E51735"/>
     <w:rsid w:val="00E71977"/>
     <w:rsid w:val="00E721FA"/>
     <w:rsid w:val="00E764A2"/>
     <w:rsid w:val="00ED06D1"/>
     <w:rsid w:val="00EF6903"/>
     <w:rsid w:val="00F1020D"/>
+    <w:rsid w:val="00F22508"/>
     <w:rsid w:val="00F45CA0"/>
     <w:rsid w:val="00F94762"/>
     <w:rsid w:val="00F96C8F"/>
     <w:rsid w:val="00FB29D7"/>
     <w:rsid w:val="00FF6432"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="58D5A36E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{373A5169-6FA6-4856-A85B-FE399A46F005}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11950,51 +13235,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -12146,50 +13431,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -12241,51 +13527,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001F1D09"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EF6903"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpsdetexteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF6903"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
@@ -12350,73 +13636,73 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B5639"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE475B"/>
+    <w:rsid w:val="000C5FFB"/>
     <w:rPr>
       <w:color w:val="42A6DE" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE475B"/>
+    <w:rsid w:val="000C5FFB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dec2@ac-limoges.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dec2@ac-limoges.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="MIRAEP">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF7802"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="353FB1"/>
@@ -12687,82 +13973,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23940A6C-71CB-4524-BD21-9366061ADD69}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6922933A-5315-4B4B-824E-D16D64E4279F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>6342</Characters>
+  <Pages>10</Pages>
+  <Words>1206</Words>
+  <Characters>6635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7481</CharactersWithSpaces>
+  <CharactersWithSpaces>7826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>delphine.bonnaventure</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>