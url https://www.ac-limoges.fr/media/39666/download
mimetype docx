--- v0 (2026-07-19)
+++ v1 (2026-10-17)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="782A95F1" w14:textId="77777777" w:rsidR="00684C9A" w:rsidRDefault="000725BA" w:rsidP="00064466">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48B7BFB9" wp14:editId="7F957CC2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1885315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-458470</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4752975" cy="660400"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -99,204 +99,310 @@
                             <w:r w:rsidRPr="00064466">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">SIGNALEMENT D’ABSENCE D’ELEVE </w:t>
                             </w:r>
                             <w:r w:rsidR="00106B6D">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>1er</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00064466">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> DEGRE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="49D68702" w14:textId="14D5F596" w:rsidR="00791765" w:rsidRPr="00064466" w:rsidRDefault="00140AA9" w:rsidP="00791765">
+                          <w:p w14:paraId="49D68702" w14:textId="08BEA268" w:rsidR="00791765" w:rsidRPr="009938AA" w:rsidRDefault="00140AA9" w:rsidP="00791765">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009938AA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">      </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00791765" w:rsidRPr="009938AA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>E</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008D3BC4" w:rsidRPr="009938AA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>cole</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00791765" w:rsidRPr="009938AA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t> :</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009938AA" w:rsidRPr="009938AA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t> …………………………………………………………………………</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="688D6AC0" w14:textId="77777777" w:rsidR="009938AA" w:rsidRDefault="009938AA" w:rsidP="00791765">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00064466">
-[...7 lines deleted...]
-                            <w:r w:rsidR="00791765" w:rsidRPr="00064466">
+                          </w:p>
+                          <w:p w14:paraId="3FD239BA" w14:textId="77777777" w:rsidR="009938AA" w:rsidRDefault="009938AA" w:rsidP="00791765">
+                            <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>E</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="008D3BC4">
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5D3C2FE6" w14:textId="77777777" w:rsidR="009938AA" w:rsidRDefault="009938AA" w:rsidP="00791765">
+                            <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>cole</w:t>
-[...3 lines deleted...]
-                            <w:r w:rsidR="00791765" w:rsidRPr="00064466">
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="37D5AAE1" w14:textId="77777777" w:rsidR="009938AA" w:rsidRPr="00064466" w:rsidRDefault="009938AA" w:rsidP="00791765">
+                            <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t> :</w:t>
-                            </w:r>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="48B7BFB9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:148.45pt;margin-top:-36.1pt;width:374.25pt;height:52pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVHusASAIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5IdO4kFy0HqNEWB&#10;9AEk/YAVRUlE+SpJW0q/PkvScZ32VvQikEtydnZmV+vrSUmy584Lo2s6Oysp4ZqZVui+pt8f795d&#10;UeID6Bak0bymT9zT683bN+vRVnxuBiNb7giCaF+NtqZDCLYqCs8GrsCfGcs1HnbGKQi4dX3ROhgR&#10;XcliXpYXxWhca51h3HuM3uZDukn4XcdZ+Np1ngcia4rcQvq69G3it9isoeod2EGwAw34BxYKhMak&#10;R6hbCEB2TvwFpQRzxpsunDGjCtN1gvFUA1YzK/+o5mEAy1MtKI63R5n8/4NlX/bfHBFtTc8p0aDQ&#10;okc+BfLeTOQ8qjNaX+GlB4vXwoRhdDlV6u29YT880WY7gO75jXNmHDi0yG4WXxYnTzOOjyDN+Nm0&#10;mAZ2wSSgqXMqSodiEERHl56OzkQqDIOLy+V8dbmkhOHZxUW5KJN1BVQvr63z4SM3isRFTR06n9Bh&#10;f+9DZAPVy5WYzBsp2jshZdrEbuNb6cgesE+aPlcodwqp5thqWeaUUGEYeyqHX1ikfo0IKdErcKnJ&#10;WNPVcr7Msr1K7PrmmBYTHHIg11cQSgQcEilUTa+Ol6CKYn/QbWrhAELmNT6W+qB+FDxLH6ZmOrjZ&#10;mPYJfXAmDwMOLy4G435RMuIg1NT/3IHjlMhPGr1czRaLODlps1heznHjTk+a0xPQDKFqGijJy23I&#10;07azTvQDZsraanOD/nciWRMbJbM68MZmT0IeBjNO0+k+3fr9+9g8AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAvR11yeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGuXYsWCDI3R&#10;eGliGlt76G1hp0BkZwm7tPjv3Z70OHlf3vsmX0+mE2caXGsZYTGPQBBXVrdcI3zt32crEM4r1qqz&#10;TAg/5GBd3N7kKtP2wp903vlahBJ2mUJovO8zKV3VkFFubnvikJ3sYJQP51BLPahLKDedjKMokUa1&#10;HBYa1dNrQ9X3bjQI5qPkzZE3VutxP7z5ZHug9IR4fze9PIPwNPk/GK76QR2K4FTakbUTHUKcJmlA&#10;EWZPcQziSkTLxyWIEuFhsQJZ5PL/D8UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFUe&#10;6wBIAgAAhgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AL0ddcnhAAAACwEAAA8AAAAAAAAAAAAAAAAAogQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" fillcolor="#f2f2f2 [3052]">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:148.45pt;margin-top:-36.1pt;width:374.25pt;height:52pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApBCu1NgIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCOGmMOEWXrsOA&#10;rhvQ7QNkWbaFyaImKbG7rx8lO2my3YZdBJGU3yMfSW9vh06Ro7BOgi7ofJZSIjSHSuqmoN+/Pby7&#10;ocR5piumQIuCvghHb3dv32x7k4sFtKAqYQmCaJf3pqCt9yZPEsdb0TE3AyM0BmuwHfNo2iapLOsR&#10;vVPJIk1XSQ+2Mha4cA6992OQ7iJ+XQvuv9S1E56ogmJuPp42nmU4k92W5Y1lppV8SoP9QxYdkxpJ&#10;z1D3zDNysPIvqE5yCw5qP+PQJVDXkotYA1YzT/+o5rllRsRaUBxnzjK5/wfLn47P5qslfngPAzYw&#10;FuHMI/AfjmjYt0w34s5a6FvBKiSeB8mS3rh8+jRI7XIXQMr+M1TYZHbwEIGG2nZBFayTIDo24OUs&#10;uhg84ehcrrPFZp1RwjG2WqXLNHYlYfnpa2Od/yigI+FSUItNjejs+Oh8yIblpyeBzIGS1YNUKhph&#10;kMReWXJkOAJlM1aoDh2mOvo2WTpSshzdOC6j+5RFHMWAEImuwJUmfUE32SIbZbsitk15pkWCiQNz&#10;vYLopMf5V7Ir6M35EcuD2B90FafTM6nGO36s9KR+EHyU3g/lgA9DF0qoXrAPFsY5x73ESwv2FyU9&#10;znhB3c8Ds4IS9UljLzfz5TIsRTSW2XqBhr2MlJcRpjlCFdRTMl73flykg7GyaZFp1FbDHfa/lrE1&#10;r1lNeeMcRyGnnQuLcmnHV69/ht1vAAAA//8DAFBLAwQUAAYACAAAACEAvR11yeEAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGuXYsWCDI3ReGliGlt76G1hp0BkZwm7tPjv&#10;3Z70OHlf3vsmX0+mE2caXGsZYTGPQBBXVrdcI3zt32crEM4r1qqzTAg/5GBd3N7kKtP2wp903vla&#10;hBJ2mUJovO8zKV3VkFFubnvikJ3sYJQP51BLPahLKDedjKMokUa1HBYa1dNrQ9X3bjQI5qPkzZE3&#10;VutxP7z5ZHug9IR4fze9PIPwNPk/GK76QR2K4FTakbUTHUKcJmlAEWZPcQziSkTLxyWIEuFhsQJZ&#10;5PL/D8UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACkEK7U2AgAAYQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL0ddcnhAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#f2f2f2 [3052]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="067822AA" w14:textId="2FF976BB" w:rsidR="00791765" w:rsidRPr="00064466" w:rsidRDefault="00791765" w:rsidP="00791765">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00064466">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">SIGNALEMENT D’ABSENCE D’ELEVE </w:t>
                       </w:r>
                       <w:r w:rsidR="00106B6D">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>1er</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00064466">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> DEGRE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="49D68702" w14:textId="14D5F596" w:rsidR="00791765" w:rsidRPr="00064466" w:rsidRDefault="00140AA9" w:rsidP="00791765">
+                    <w:p w14:paraId="49D68702" w14:textId="08BEA268" w:rsidR="00791765" w:rsidRPr="009938AA" w:rsidRDefault="00140AA9" w:rsidP="00791765">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009938AA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">      </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00791765" w:rsidRPr="009938AA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>E</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008D3BC4" w:rsidRPr="009938AA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>cole</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00791765" w:rsidRPr="009938AA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t> :</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009938AA" w:rsidRPr="009938AA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t> …………………………………………………………………………</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="688D6AC0" w14:textId="77777777" w:rsidR="009938AA" w:rsidRDefault="009938AA" w:rsidP="00791765">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00064466">
-[...7 lines deleted...]
-                      <w:r w:rsidR="00791765" w:rsidRPr="00064466">
+                    </w:p>
+                    <w:p w14:paraId="3FD239BA" w14:textId="77777777" w:rsidR="009938AA" w:rsidRDefault="009938AA" w:rsidP="00791765">
+                      <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>E</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="008D3BC4">
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5D3C2FE6" w14:textId="77777777" w:rsidR="009938AA" w:rsidRDefault="009938AA" w:rsidP="00791765">
+                      <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>cole</w:t>
-[...3 lines deleted...]
-                      <w:r w:rsidR="00791765" w:rsidRPr="00064466">
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="37D5AAE1" w14:textId="77777777" w:rsidR="009938AA" w:rsidRPr="00064466" w:rsidRDefault="009938AA" w:rsidP="00791765">
+                      <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t> :</w:t>
-                      </w:r>
+                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41D745A8" wp14:editId="7A982761">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-426085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-461645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2442845" cy="755650"/>
@@ -391,78 +497,78 @@
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="41D745A8" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-33.55pt;margin-top:-36.35pt;width:192.35pt;height:59.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeiePXhQIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfWLcBJbdaq1XaZJ&#10;3YvU7gcQg2M0DAxI7G7af9+BkzTrNmma5g8YuOPh7p7nuLwae4n23DqhVY2zixQjrhrNhNrW+NPD&#10;erbEyHmqGJVa8Ro/coevVi9fXA6m4rnutGTcIgBRrhpMjTvvTZUkrul4T92FNlyBsdW2px6Wdpsw&#10;SwdA72WSp+k8GbRlxuqGOwe7t5MRryJ+2/LGf2hbxz2SNYbYfBxtHDdhTFaXtNpaajrRHMKg/xBF&#10;T4WCS09Qt9RTtLPiF6heNFY73fqLRveJblvR8JgDZJOlz7K576jhMRcojjOnMrn/B9u833+0SLAa&#10;5xgp2gNFD3z06FqPKA/VGYyrwOnegJsfYRtYjpk6c6ebzw4pfdNRteWvrNVDxymD6LJwMjk7OuG4&#10;ALIZ3mkG19Cd1xFobG0fSgfFQIAOLD2emAmhNLCZE5IvSYFRA7ZFUcyLSF1Cq+NpY51/w3WPwqTG&#10;FpiP6HR/53yIhlZHl3CZ01KwtZAyLux2cyMt2lNQyTp+MYFnblIFZ6XDsQlx2oEg4Y5gC+FG1r+V&#10;WU7S67ycrefLxYysSTErF+lylmbldTlPSUlu199DgBmpOsEYV3dC8aMCM/J3DB96YdJO1CAaalwW&#10;eTFR9Mck0/j9LsleeGhIKfoaL09OtArEvlYM0qaVp0JO8+Tn8GOVoQbHf6xKlEFgftKAHzdj1FvU&#10;SJDIRrNH0IXVQBuQD48JTDptv2I0QGPW2H3ZUcsxkm8VaKvMCAmdHBekWOSwsOeWzbmFqgagauwx&#10;mqY3fur+nbFi28FNk5qVfgV6bEWUylNUBxVD88WcDg9F6O7zdfR6es5WPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGv6qsjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS7uN&#10;BErTCZBAu27sAdw2aysap2qytXt7zAlutvzp9/fn29n14mLH0HkykC4TEJYqX3fUGDh+fSyeQISI&#10;VGPvyRq42gDb4vYmx6z2E+3t5RAbwSEUMjTQxjhkUoaqtQ7D0g+W+Hbyo8PI69jIesSJw10vV0mi&#10;pMOO+EOLg31vbfV9ODsDp9308Pg8lZ/xqPcb9YadLv3VmPu7+fUFRLRz/IPhV5/VoWCn0p+pDqI3&#10;sFA6ZZQHvdIgmFinWoEoDWzUGmSRy/8Vih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;3onj14UCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAa/qqyN8AAAAKAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="41D745A8" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-33.55pt;margin-top:-36.35pt;width:192.35pt;height:59.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFQORb9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817INOUkFy0HqwEWB&#10;9AGk+QCKoiSiFJdd0pbcr++SchwjuRXVgeByydmd2dH6duwNOyj0GmzJF7M5Z8pKqLVtS/70c/fh&#10;hjMfhK2FAatKflSe327ev1sPrlBL6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9yZbzudX2QBYOwSpvKfT+ynJNwm/aZQM35vGq8BMyam3kFZMaxXXbLMWRYvCdVqe2hD/0EUvtKWi&#10;Z6h7EQTbo34D1WuJ4KEJMwl9Bk2jpUociM1i/orNYyecSlxIHO/OMvn/Byu/HR7dD2Rh/AQjDTCR&#10;8O4B5C/PLGw7YVt1hwhDp0RNhRdRsmxwvjg9jVL7wkeQavgKNQ1Z7AMkoLHBPqpCPBmh0wCOZ9HV&#10;GJikw2WeL2/yFWeScter1dUqTSUTxfNrhz58VtCzuCk50lATujg8+BC7EcXzlVjMg9H1ThuTAmyr&#10;rUF2EGSAXfoSgVfXjI2XLcRnE2I8STQjs4ljGKuR6fqkQWRdQX0k3giTr+g/oE0H+IezgTxVcv97&#10;L1BxZr5Y0u7jIs+jCVOQr66XFOBlprrMCCsJquSBs2m7DZNx9w5121GlaVoW7kjvRicpXro6tU++&#10;SQqdPB6NeRmnWy9/4uYvAAAA//8DAFBLAwQUAAYACAAAACEAa/qqyN8AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLu40EStMJkEC7buwB3DZrKxqnarK1e3vMCW62/On3&#10;9+fb2fXiYsfQeTKQLhMQlipfd9QYOH59LJ5AhIhUY+/JGrjaANvi9ibHrPYT7e3lEBvBIRQyNNDG&#10;OGRShqq1DsPSD5b4dvKjw8jr2Mh6xInDXS9XSaKkw474Q4uDfW9t9X04OwOn3fTw+DyVn/Go9xv1&#10;hp0u/dWY+7v59QVEtHP8g+FXn9WhYKfSn6kOojewUDpllAe90iCYWKdagSgNbNQaZJHL/xWKHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFQORb9wEAANEDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBr+qrI3wAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1D93CF2B" w14:textId="77777777" w:rsidR="00791765" w:rsidRDefault="00791765">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5950A4CC" wp14:editId="05CF1408">
                             <wp:extent cx="2218607" cy="739471"/>
                             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                             <wp:docPr id="1" name="Image 1" descr="DSDEN - Direction des services départementaux de l'éducation nationale -  Services de l'État - Les services de l'État en Corrèze"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1" descr="DSDEN - Direction des services départementaux de l'éducation nationale -  Services de l'État - Les services de l'État en Corrèze"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId10"/>
+                                    <a:blip r:embed="rId9"/>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2227335" cy="742380"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="9525">
                                       <a:noFill/>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
@@ -1333,118 +1439,92 @@
             <w:r w:rsidRPr="00953D93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A2B9CEA" wp14:editId="362F8D68">
                   <wp:extent cx="167640" cy="91440"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="4" name="Image 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Image 152"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="167640" cy="91440"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00953D93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1055E26E" w14:textId="77777777" w:rsidR="00D979B9" w:rsidRDefault="00D979B9" w:rsidP="00346820"/>
-        </w:tc>
-[...24 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="277EBDA6" w14:textId="77777777" w:rsidR="00980680" w:rsidRDefault="00980680" w:rsidP="00980680">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10944" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="28"/>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="6783"/>
         <w:gridCol w:w="21"/>
       </w:tblGrid>
       <w:tr w:rsidR="00980680" w14:paraId="6AFDD91A" w14:textId="77777777" w:rsidTr="00980680">
         <w:tc>
@@ -3144,50 +3224,66 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Explications complémentaires : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BA18DC1" w14:textId="6FC7FB94" w:rsidR="00E14989" w:rsidRDefault="00E14989" w:rsidP="00954661">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
                 <w:tab w:val="left" w:pos="4135"/>
                 <w:tab w:val="left" w:pos="5210"/>
                 <w:tab w:val="left" w:pos="9512"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="5AA045A5" w14:textId="77777777" w:rsidR="009938AA" w:rsidRDefault="009938AA" w:rsidP="00954661">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+                <w:tab w:val="left" w:pos="4135"/>
+                <w:tab w:val="left" w:pos="5210"/>
+                <w:tab w:val="left" w:pos="9512"/>
+              </w:tabs>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="5CB71453" w14:textId="56CD52B5" w:rsidR="00954661" w:rsidRPr="00D247DA" w:rsidRDefault="00954661" w:rsidP="00954661">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:w w:val="110"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00140AA9" w14:paraId="26711317" w14:textId="77777777" w:rsidTr="00E14989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10944" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4273F263" w14:textId="77777777" w:rsidR="00E14989" w:rsidRDefault="00140AA9" w:rsidP="00346820">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -4413,320 +4509,324 @@
           </w:p>
           <w:p w14:paraId="60D21647" w14:textId="77777777" w:rsidR="00064466" w:rsidRDefault="00064466" w:rsidP="00F31283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6947" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="76AD8A3D" w14:textId="77777777" w:rsidR="00064466" w:rsidRDefault="00064466" w:rsidP="00F31283"/>
           <w:p w14:paraId="7A9D4E4D" w14:textId="67674C05" w:rsidR="00064466" w:rsidRDefault="00064466" w:rsidP="00F31283"/>
           <w:p w14:paraId="00DC3E93" w14:textId="77777777" w:rsidR="00D17713" w:rsidRDefault="00D17713" w:rsidP="00F31283"/>
           <w:p w14:paraId="7FD1E1D2" w14:textId="77777777" w:rsidR="00064466" w:rsidRDefault="00064466" w:rsidP="00F31283"/>
           <w:p w14:paraId="40C1C2BF" w14:textId="77777777" w:rsidR="00064466" w:rsidRDefault="00064466" w:rsidP="00F31283"/>
           <w:p w14:paraId="6458F2B3" w14:textId="77777777" w:rsidR="00064466" w:rsidRDefault="00064466" w:rsidP="00F31283"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6196722D" w14:textId="77777777" w:rsidR="00140AA9" w:rsidRPr="00064466" w:rsidRDefault="00140AA9" w:rsidP="00064466">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1553"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00140AA9" w:rsidRPr="00064466" w:rsidSect="00064466">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="426" w:bottom="284" w:left="1006" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="03E6E8CB" w14:textId="77777777" w:rsidR="00E00119" w:rsidRDefault="00E00119" w:rsidP="00791765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C7D5B88" w14:textId="77777777" w:rsidR="00E00119" w:rsidRDefault="00E00119" w:rsidP="00791765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E660EAD" w14:textId="77777777" w:rsidR="00E00119" w:rsidRDefault="00E00119" w:rsidP="00791765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6C4DE8BF" w14:textId="77777777" w:rsidR="00E00119" w:rsidRDefault="00E00119" w:rsidP="00791765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1CA95378" w14:textId="5AB02D6F" w:rsidR="00791765" w:rsidRDefault="00791765">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="01D46365" w14:textId="33CBE6EC" w:rsidR="00791765" w:rsidRDefault="00791765">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="109166DD" w14:textId="2DC0DB77" w:rsidR="00791765" w:rsidRDefault="00791765">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <o:colormenu v:ext="edit" fillcolor="none [3052]" strokecolor="none"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00791765"/>
     <w:rsid w:val="00064466"/>
     <w:rsid w:val="000725BA"/>
     <w:rsid w:val="00093D96"/>
     <w:rsid w:val="000977F6"/>
     <w:rsid w:val="00106B6D"/>
     <w:rsid w:val="00140AA9"/>
     <w:rsid w:val="00176D4D"/>
     <w:rsid w:val="002462E7"/>
     <w:rsid w:val="002C2F37"/>
     <w:rsid w:val="002D671D"/>
+    <w:rsid w:val="003110FE"/>
     <w:rsid w:val="00344E15"/>
     <w:rsid w:val="00346820"/>
     <w:rsid w:val="00362A96"/>
     <w:rsid w:val="003F6F48"/>
     <w:rsid w:val="00447A15"/>
     <w:rsid w:val="005A4F5C"/>
     <w:rsid w:val="005D17BF"/>
     <w:rsid w:val="005E2558"/>
+    <w:rsid w:val="005E7A92"/>
     <w:rsid w:val="00600E39"/>
     <w:rsid w:val="006012C7"/>
     <w:rsid w:val="0066753A"/>
     <w:rsid w:val="00684C9A"/>
     <w:rsid w:val="00685BD7"/>
     <w:rsid w:val="006B0A1F"/>
     <w:rsid w:val="007149F7"/>
     <w:rsid w:val="00791765"/>
     <w:rsid w:val="007D3CE6"/>
     <w:rsid w:val="0086279D"/>
     <w:rsid w:val="008D3BC4"/>
+    <w:rsid w:val="00916281"/>
     <w:rsid w:val="00954661"/>
     <w:rsid w:val="00980680"/>
     <w:rsid w:val="00982A89"/>
+    <w:rsid w:val="009938AA"/>
     <w:rsid w:val="009D2C4A"/>
     <w:rsid w:val="00B56261"/>
     <w:rsid w:val="00B56565"/>
     <w:rsid w:val="00B95154"/>
     <w:rsid w:val="00C00C99"/>
     <w:rsid w:val="00CC7BFD"/>
     <w:rsid w:val="00D17713"/>
     <w:rsid w:val="00D247DA"/>
     <w:rsid w:val="00D36560"/>
     <w:rsid w:val="00D90327"/>
     <w:rsid w:val="00D979B9"/>
     <w:rsid w:val="00E00119"/>
     <w:rsid w:val="00E14989"/>
     <w:rsid w:val="00E26472"/>
     <w:rsid w:val="00E80492"/>
     <w:rsid w:val="00EB53AC"/>
     <w:rsid w:val="00F130DD"/>
     <w:rsid w:val="00FF048C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <o:colormenu v:ext="edit" fillcolor="none [3052]" strokecolor="none"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3AAA0739"/>
   <w15:docId w15:val="{5A8DF487-204A-4D2B-BA07-BA0BB6FD6569}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5058,50 +5158,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E26472"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -5219,57 +5320,57 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EB53AC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5524,58 +5625,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100908069BB6C079A4E8A7E03E693EBC3C8" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f6b24d04203caaef6a4a4b23bcdf475">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0e7fff81-a4c7-4694-8155-2f184e1dc0b0" xmlns:ns4="6c9f43fd-053a-4821-abd5-b5e855191253" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="779f6c5f98af557ac584d428692968e8" ns3:_="" ns4:_="">
     <xsd:import namespace="0e7fff81-a4c7-4694-8155-2f184e1dc0b0"/>
     <xsd:import namespace="6c9f43fd-053a-4821-abd5-b5e855191253"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -5764,132 +5857,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="0e7fff81-a4c7-4694-8155-2f184e1dc0b0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0F328C6-78DE-49D7-A224-29638460365A}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4441B358-218C-4612-B738-711699710DEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0e7fff81-a4c7-4694-8155-2f184e1dc0b0"/>
     <ds:schemaRef ds:uri="6c9f43fd-053a-4821-abd5-b5e855191253"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0F328C6-78DE-49D7-A224-29638460365A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0e7fff81-a4c7-4694-8155-2f184e1dc0b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c9f43fd-053a-4821-abd5-b5e855191253"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89003ECF-0755-4098-A90B-B18BCA9775A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>518</Words>
-  <Characters>2852</Characters>
+  <Characters>2850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3364</CharactersWithSpaces>
+  <CharactersWithSpaces>3362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>principal-adjoint</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100908069BB6C079A4E8A7E03E693EBC3C8</vt:lpwstr>
   </property>
 </Properties>
 </file>