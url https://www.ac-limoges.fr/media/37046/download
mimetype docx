--- v0 (2026-07-19)
+++ v1 (2026-10-17)
@@ -1,60 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00CF4028" w:rsidRDefault="00677A40">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="72D565B3" w14:textId="77777777" w:rsidR="00CF4028" w:rsidRDefault="00677A40">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2328E370" wp14:editId="72A9FBDA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-16510</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2864485" cy="942975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21382"/>
                 <wp:lineTo x="21404" y="21382"/>
                 <wp:lineTo x="21404" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="4" name="Image 2" descr="37_logoDSDEN_19_acLIMOGES"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -81,174 +79,174 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2864485" cy="942975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4028" w:rsidRDefault="00CF4028"/>
+    <w:p w14:paraId="7FAB6AE6" w14:textId="77777777" w:rsidR="00CF4028" w:rsidRDefault="00CF4028"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1918"/>
         <w:gridCol w:w="8812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA2CAC" w:rsidTr="001438D0">
+      <w:tr w:rsidR="00DA2CAC" w14:paraId="3BA83F1C" w14:textId="77777777" w:rsidTr="001438D0">
         <w:trPr>
           <w:trHeight w:val="985"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001438D0" w:rsidRDefault="001438D0" w:rsidP="001438D0">
+          <w:p w14:paraId="6E3108E4" w14:textId="77777777" w:rsidR="001438D0" w:rsidRDefault="001438D0" w:rsidP="001438D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F31666" w:rsidRPr="001438D0" w:rsidRDefault="00F31666" w:rsidP="001438D0">
+          <w:p w14:paraId="6A2EFF19" w14:textId="77777777" w:rsidR="00F31666" w:rsidRPr="001438D0" w:rsidRDefault="00F31666" w:rsidP="001438D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0020410F" w:rsidRPr="00277CB0" w:rsidRDefault="00677A40" w:rsidP="00525B5F">
+          <w:p w14:paraId="27FD4E0E" w14:textId="77777777" w:rsidR="0020410F" w:rsidRPr="00277CB0" w:rsidRDefault="00677A40" w:rsidP="00525B5F">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E2FD4ED" wp14:editId="0C087652">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:align>center</wp:align>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>180975</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4622165" cy="415290"/>
                       <wp:effectExtent l="12065" t="13335" r="13970" b="9525"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="1" name="Zone de texte 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="4622165" cy="415290"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00525B5F" w:rsidRPr="00525B5F" w:rsidRDefault="00525B5F" w:rsidP="00525B5F">
+                                <w:p w14:paraId="659B0471" w14:textId="77777777" w:rsidR="00525B5F" w:rsidRPr="00525B5F" w:rsidRDefault="00525B5F" w:rsidP="00525B5F">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00525B5F">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                     <w:t>Signalement article 40</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00525B5F" w:rsidRDefault="00525B5F" w:rsidP="00525B5F">
+                                <w:p w14:paraId="07064656" w14:textId="77777777" w:rsidR="00525B5F" w:rsidRDefault="00525B5F" w:rsidP="00525B5F">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
@@ -270,95 +268,95 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Signalement article 40</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00525B5F" w:rsidRDefault="00525B5F" w:rsidP="00525B5F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00193AC4" w:rsidRPr="00F31666" w:rsidRDefault="00193AC4" w:rsidP="00CF4028">
+    <w:p w14:paraId="4089EEB6" w14:textId="77777777" w:rsidR="00193AC4" w:rsidRPr="00F31666" w:rsidRDefault="00193AC4" w:rsidP="00CF4028">
       <w:pPr>
         <w:ind w:right="8788"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA2CAC" w:rsidTr="00580D08">
+      <w:tr w:rsidR="00DA2CAC" w14:paraId="0AFB4A9F" w14:textId="77777777" w:rsidTr="00580D08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="06979848" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="00B9C5AC" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>tablissement concerné : .........……...................</w:t>
             </w:r>
             <w:r w:rsidR="00E934C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -419,60 +417,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>: .......…</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.………..................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="71E0FDD8" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00073149">
+          <w:p w14:paraId="5F7747AC" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00073149">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10420"/>
               </w:tabs>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
@@ -598,63 +596,63 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.…….................... </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> faits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00073149">
+          <w:p w14:paraId="7E056EC4" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00073149">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10420"/>
               </w:tabs>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00073149">
+          <w:p w14:paraId="31775AE0" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00073149">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10420"/>
               </w:tabs>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">uteur du </w:t>
             </w:r>
@@ -744,564 +742,564 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> : ..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…........…….………......</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00073149">
+          <w:p w14:paraId="4AE61F03" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00073149">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10420"/>
               </w:tabs>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00073149">
+          <w:p w14:paraId="7940958C" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00073149">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10420"/>
               </w:tabs>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse mail</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> :…</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRPr="00E934C4" w:rsidRDefault="00DA2CAC" w:rsidP="003940E7">
+          <w:p w14:paraId="3DB6056F" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRPr="00E934C4" w:rsidRDefault="00DA2CAC" w:rsidP="003940E7">
             <w:pPr>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E35252" w:rsidRDefault="00E35252">
+    <w:p w14:paraId="656A5A53" w14:textId="77777777" w:rsidR="00E35252" w:rsidRDefault="00E35252">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5456"/>
         <w:gridCol w:w="5456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA2CAC" w:rsidTr="005D334A">
+      <w:tr w:rsidR="00DA2CAC" w14:paraId="185823C1" w14:textId="77777777" w:rsidTr="005D334A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="3C181492" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-68"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Auteur(s) présumé(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="02D9E688" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:pStyle w:val="Normalcentr"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="142"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>NOM :  ...........................................................………...............</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="7C6D9970" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Prénom :  ................................................................……</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00144562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>....</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="13A45A13" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidR="007428C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">et lieu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>de Naissance :  ...............................…….............</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="2320432D" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1348"/>
                 <w:tab w:val="left" w:pos="3049"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Isolé   </w:t>
             </w:r>
             <w:r w:rsidR="00451733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">en bande   </w:t>
             </w:r>
             <w:r w:rsidR="00451733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="27BDD8A3" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3049"/>
                 <w:tab w:val="left" w:pos="4042"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Appartient à l’Etablissement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">OUI   </w:t>
             </w:r>
             <w:r w:rsidR="00451733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">NON   </w:t>
             </w:r>
             <w:r w:rsidR="00451733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00193AC4" w:rsidRDefault="00193AC4" w:rsidP="00193AC4">
+          <w:p w14:paraId="392C9D0A" w14:textId="77777777" w:rsidR="00193AC4" w:rsidRDefault="00193AC4" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse : ………………………………………</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007B2DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600024" w:rsidRDefault="00193AC4" w:rsidP="00193AC4">
+          <w:p w14:paraId="7F914878" w14:textId="77777777" w:rsidR="00600024" w:rsidRDefault="00193AC4" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>………………..…………………………………….……………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="03961A82" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Responsables légaux :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="3083AAE5" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Père : ………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00224000">
+          <w:p w14:paraId="463FD979" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse : ………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="1A86DF56" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………...</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00193AC4">
+          <w:p w14:paraId="43329AB1" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD5877">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>: ………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="076557D7" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mère :</w:t>
             </w:r>
             <w:r w:rsidR="00106723">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………...</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="55E776EC" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidR="00106723">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1318,650 +1316,650 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00224000">
+          <w:p w14:paraId="2BCA0ED5" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidR="00224000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00193AC4">
+          <w:p w14:paraId="01A7C5B8" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r w:rsidR="00DD5877">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD5877">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRPr="00224000" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
+          <w:p w14:paraId="1C58CA22" w14:textId="77777777" w:rsidR="0020410F" w:rsidRPr="00224000" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Si possible préciser : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
+          <w:p w14:paraId="154F4D3A" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lieu de résidence habituelle de l’enfant</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
+          <w:p w14:paraId="1E526501" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
+          <w:p w14:paraId="59F998A9" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalités de garde en cas de vie séparée des parents : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
+          <w:p w14:paraId="576283EA" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
+          <w:p w14:paraId="796B9B8B" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Fratrie : noms et prénoms des frères et sœurs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
+          <w:p w14:paraId="303B2725" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
+          <w:p w14:paraId="685995D3" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="00224000" w:rsidP="00193AC4">
+          <w:p w14:paraId="4FD5A242" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="00224000" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>L’enfant bénéficie-t-i</w:t>
             </w:r>
             <w:r w:rsidR="00802349">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’une mesure éducative ?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRPr="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
+          <w:p w14:paraId="51BE9950" w14:textId="77777777" w:rsidR="00224000" w:rsidRPr="00224000" w:rsidRDefault="00224000" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OUI             NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="180C7C04" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Les parents sont-ils informés de la situation ?</w:t>
             </w:r>
             <w:r w:rsidR="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="31FE52C9" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
             <w:r w:rsidR="0020410F" w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="0020410F" w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="04BABEBE" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Les parents sont-ils informés de cette transmission ?</w:t>
             </w:r>
             <w:r w:rsidR="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="0B342AB6" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">OUI </w:t>
             </w:r>
             <w:r w:rsidR="0020410F" w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="0020410F" w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
+          <w:p w14:paraId="6B57379F" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sinon, indiquer les raisons : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
+          <w:p w14:paraId="0BFDAEC0" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
+          <w:p w14:paraId="1E25A317" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="00193AC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="24EE6AB2" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Victime(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="697FF120" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>NOM :  ...........................................................…………...........</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="6C5236E2" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
             <w:r w:rsidR="007B2DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007B2DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>..........................................................……….............</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="29106946" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidR="007428C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">et lieu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>de naissance :  ......................……...........……...</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="75A36EEE" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Classe :  .................................................…….........................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="19E38BC3" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="3544"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Externe   </w:t>
             </w:r>
             <w:r w:rsidR="00451733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -1984,51 +1982,51 @@
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Interne   </w:t>
             </w:r>
             <w:r w:rsidR="00451733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00600024">
+          <w:p w14:paraId="49756F83" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00600024">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse : </w:t>
             </w:r>
             <w:r w:rsidR="00DA2CAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007B2DCF">
               <w:rPr>
@@ -2038,209 +2036,209 @@
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidR="00DA2CAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DA2CAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600024" w:rsidRDefault="00DA2CAC" w:rsidP="006430D2">
+          <w:p w14:paraId="3943CCDB" w14:textId="77777777" w:rsidR="00600024" w:rsidRDefault="00DA2CAC" w:rsidP="006430D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>………………</w:t>
             </w:r>
             <w:r w:rsidR="00144562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………….……………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
+          <w:p w14:paraId="7916C658" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRPr="0020410F" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Responsables légaux :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
+          <w:p w14:paraId="79C42789" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Père : ………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
+          <w:p w14:paraId="752D9F7D" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse : ………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
+          <w:p w14:paraId="724C6DD3" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………...</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00DD5877">
+          <w:p w14:paraId="791E3BBF" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r w:rsidR="00DD5877">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>: ………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
+          <w:p w14:paraId="17E71795" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mère :</w:t>
             </w:r>
             <w:r w:rsidR="00106723">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………...</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
+          <w:p w14:paraId="17807916" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidR="00106723">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2257,490 +2255,490 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
+          <w:p w14:paraId="36B1FF2F" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00DD5877" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00DD5877">
+          <w:p w14:paraId="65977EC5" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="00106723" w:rsidP="00DD5877">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00DD5877">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRPr="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="7FE73D74" w14:textId="77777777" w:rsidR="00224000" w:rsidRPr="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Si possible préciser : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="652D8EF0" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lieu de résidence habituelle de l’enfant</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="1FD17A83" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="4255A797" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalité de garde en cas de vie séparée des parents : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="6B0B27F1" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="26082B75" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Fratrie : noms et prénoms des frères et sœurs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="2277F85B" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="6F7F6E28" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="06B1F018" w14:textId="77777777" w:rsidR="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>L’enfant bénéficie-t-i</w:t>
             </w:r>
             <w:r w:rsidR="00802349">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’une mesure éducative ?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00224000" w:rsidRPr="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
+          <w:p w14:paraId="73546A0F" w14:textId="77777777" w:rsidR="00224000" w:rsidRPr="00224000" w:rsidRDefault="00224000" w:rsidP="00224000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OUI            NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
+          <w:p w14:paraId="0875BB23" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parents sont-ils informés de la situation ?  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRPr="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
+          <w:p w14:paraId="2798E098" w14:textId="77777777" w:rsidR="0020410F" w:rsidRPr="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">OUI   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
+          <w:p w14:paraId="2EECE782" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parents sont-ils informés de cette transmission ? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
+          <w:p w14:paraId="517A3A38" w14:textId="77777777" w:rsidR="0020410F" w:rsidRDefault="0020410F" w:rsidP="0020410F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">OUI    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0020410F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5877" w:rsidRDefault="0020410F" w:rsidP="0020410F">
+          <w:p w14:paraId="591867EF" w14:textId="77777777" w:rsidR="00DD5877" w:rsidRDefault="0020410F" w:rsidP="0020410F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sinon, indiquer les raisons :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA2CAC" w:rsidTr="005D334A">
+      <w:tr w:rsidR="00DA2CAC" w14:paraId="3CD960B5" w14:textId="77777777" w:rsidTr="005D334A">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="0860541F" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Vol</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="7287D4CB" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
@@ -2760,51 +2758,51 @@
               <w:t>avec</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> effraction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="5FFB5E0A" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
@@ -2825,63 +2823,63 @@
               <w:t>sans</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> effraction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="49538DDC" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2694"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="2575FDCD" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2900,244 +2898,244 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="3A9662E3" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="73"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Stupéfiants</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="365C67E5" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="781"/>
                 <w:tab w:val="left" w:pos="2624"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="120A9655" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="781"/>
                 <w:tab w:val="left" w:pos="2624"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Détention</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="3B360210" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="781"/>
                 <w:tab w:val="left" w:pos="2624"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trafic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="21F9E8B8" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="0B61AA92" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2199"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -3165,370 +3163,370 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(préciser)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D56902" w:rsidRDefault="00D56902"/>
+    <w:p w14:paraId="7A5FC609" w14:textId="77777777" w:rsidR="00D56902" w:rsidRDefault="00D56902"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5456"/>
         <w:gridCol w:w="5456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA2CAC" w:rsidTr="00D56902">
+      <w:tr w:rsidR="00DA2CAC" w14:paraId="2D27140D" w14:textId="77777777" w:rsidTr="00D56902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="473D2FA5" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Violences aux personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="1159A7D5" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agressions verbales</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="37885685" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Menaces</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="046BF261" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Racket</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="3C3E2058" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coups et blessures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="366BB725" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agressions sexuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="5D5DE4D9" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attouchements sexuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="762153F0" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autres (préciser)</w:t>
             </w:r>
@@ -3536,587 +3534,587 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="779E08BC" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Atteintes aux biens</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="04C1F987" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dégradation de locaux</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="208E72CE" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dégradation de biens meublés</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="13D71C9C" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dégradation de véhicule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="3E7142FF" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inscriptions ou tags</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="1A23FE91" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Incendies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="71E9B08D" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autres (préciser)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA2CAC" w:rsidTr="00071472">
+      <w:tr w:rsidR="00DA2CAC" w14:paraId="015362F8" w14:textId="77777777" w:rsidTr="00071472">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="4F38EFE4" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Port d’arme</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="5657EE5F" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blanche</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00600024">
+          <w:p w14:paraId="0660859C" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00600024">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bombe lacrymogène</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00600024">
+          <w:p w14:paraId="3FF27602" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00600024">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00600024" w:rsidRDefault="00600024" w:rsidP="00600024">
+          <w:p w14:paraId="53A5F761" w14:textId="77777777" w:rsidR="00600024" w:rsidRDefault="00600024" w:rsidP="00600024">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> A feu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600024" w:rsidRDefault="00600024" w:rsidP="00600024">
+          <w:p w14:paraId="2110171C" w14:textId="77777777" w:rsidR="00600024" w:rsidRDefault="00600024" w:rsidP="00600024">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autres (préciser) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071472" w:rsidTr="00071472">
+      <w:tr w:rsidR="00071472" w14:paraId="5EA8B752" w14:textId="77777777" w:rsidTr="00071472">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071472" w:rsidRDefault="00071472" w:rsidP="00071472">
+          <w:p w14:paraId="770876BE" w14:textId="77777777" w:rsidR="00071472" w:rsidRDefault="00071472" w:rsidP="00071472">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4141,362 +4139,362 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00071472" w:rsidRDefault="00071472" w:rsidP="00071472">
+          <w:p w14:paraId="1AC04F23" w14:textId="77777777" w:rsidR="00071472" w:rsidRDefault="00071472" w:rsidP="00071472">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003940E7" w:rsidRDefault="003940E7"/>
+    <w:p w14:paraId="098DBB2E" w14:textId="77777777" w:rsidR="003940E7" w:rsidRDefault="003940E7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5456"/>
         <w:gridCol w:w="5456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA2CAC" w:rsidTr="00E934C4">
+      <w:tr w:rsidR="00DA2CAC" w14:paraId="365643B1" w14:textId="77777777" w:rsidTr="00E934C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="1D5286E4" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Suites immédiates données</w:t>
             </w:r>
             <w:r w:rsidR="00E934C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="020D8EA1" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAMU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="5D2579FF" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMPIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="01C61EBC" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Police ou Gendarmerie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="2895B66A" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autres (préciser)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E934C4" w:rsidRDefault="00DA2CAC" w:rsidP="00E934C4">
+          <w:p w14:paraId="1283C91E" w14:textId="77777777" w:rsidR="00E934C4" w:rsidRDefault="00DA2CAC" w:rsidP="00E934C4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0C4"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Suites internes à l’établissement envisagées</w:t>
             </w:r>
             <w:r w:rsidR="00E934C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRPr="00693902" w:rsidRDefault="00693902" w:rsidP="00E934C4">
+          <w:p w14:paraId="64C74EC0" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRPr="00693902" w:rsidRDefault="00693902" w:rsidP="00E934C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E934C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E934C4" w:rsidRPr="00E934C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00E934C4">
@@ -4516,782 +4514,780 @@
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>bien</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E934C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> préciser </w:t>
             </w:r>
             <w:r w:rsidRPr="00693902">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>la sanction envisagée)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="4D250732" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eviction temporaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="2091F523" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conseil de discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
+          <w:p w14:paraId="1A760FBE" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exclusion définitive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00600024">
+          <w:p w14:paraId="3E469F33" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRDefault="00DA2CAC" w:rsidP="00600024">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3333"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F077"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autres (préciser)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA2CAC" w:rsidRPr="00E934C4" w:rsidRDefault="00DA2CAC">
+    <w:p w14:paraId="266FA0D0" w14:textId="77777777" w:rsidR="00DA2CAC" w:rsidRPr="00E934C4" w:rsidRDefault="00DA2CAC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E934C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Mettre une croix dans la ou les case(s) concernée(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6974" w:rsidRPr="004F6974" w:rsidRDefault="004F6974" w:rsidP="004F6974">
+    <w:p w14:paraId="2379184B" w14:textId="77777777" w:rsidR="004F6974" w:rsidRPr="004F6974" w:rsidRDefault="004F6974" w:rsidP="004F6974">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10743"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F6974" w:rsidTr="005638BC">
+      <w:tr w:rsidR="004F6974" w14:paraId="5B0C6737" w14:textId="77777777" w:rsidTr="005638BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6974" w:rsidRPr="005638BC" w:rsidRDefault="004F6974" w:rsidP="004F6974">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E934C4" w:rsidRDefault="004F6974" w:rsidP="004F6974">
+          <w:p w14:paraId="77A5A8B8" w14:textId="77777777" w:rsidR="004F6974" w:rsidRPr="005638BC" w:rsidRDefault="004F6974" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="294692E1" w14:textId="77777777" w:rsidR="00E934C4" w:rsidRDefault="004F6974" w:rsidP="004F6974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005638BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Description des faits et observations</w:t>
             </w:r>
             <w:r w:rsidRPr="005638BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F601BB" w:rsidRDefault="00F601BB" w:rsidP="004F6974">
-[...150 lines deleted...]
-          <w:p w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="004F6974">
+          <w:p w14:paraId="137D9B48" w14:textId="77777777" w:rsidR="00F601BB" w:rsidRDefault="00F601BB" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54BACEF4" w14:textId="77777777" w:rsidR="00F601BB" w:rsidRDefault="00F601BB" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DA25084" w14:textId="77777777" w:rsidR="00F601BB" w:rsidRDefault="00F601BB" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76F7A4AD" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1575810E" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57E4A178" w14:textId="77777777" w:rsidR="00D56902" w:rsidRDefault="00D56902" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="791358F3" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="764852BE" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F9B3597" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1063B15C" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B97BF2E" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="678E40B8" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5755BA18" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ED1101A" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05635FB5" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="505B6750" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D97499E" w14:textId="77777777" w:rsidR="00651B10" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF01F46" w14:textId="77777777" w:rsidR="00651B10" w:rsidRPr="00F601BB" w:rsidRDefault="00651B10" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09EC70FD" w14:textId="77777777" w:rsidR="004F6974" w:rsidRPr="005638BC" w:rsidRDefault="004F6974" w:rsidP="004F6974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EB741FF" w14:textId="77777777" w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="004F6974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Merci de préciser, si nécessaire :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="005638BC">
+          <w:p w14:paraId="676BB44B" w14:textId="77777777" w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="005638BC">
             <w:pPr>
               <w:pStyle w:val="Grilleclaire-Accent31"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> les faits ont une incidence sur les membres de la communauté éducative et de quelle nature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="005638BC">
+          <w:p w14:paraId="29F0873A" w14:textId="77777777" w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="005638BC">
             <w:pPr>
               <w:pStyle w:val="Grilleclaire-Accent31"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> les médias ont connaissance des faits</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="005638BC">
+          <w:p w14:paraId="0B8077B7" w14:textId="77777777" w:rsidR="00E934C4" w:rsidRPr="00F64C8D" w:rsidRDefault="00E934C4" w:rsidP="005638BC">
             <w:pPr>
               <w:pStyle w:val="Grilleclaire-Accent31"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> vous souhaite</w:t>
             </w:r>
             <w:r w:rsidR="00594FD0" w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> un accompagnement et dans quel sens.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001438D0" w:rsidRPr="00F64C8D" w:rsidRDefault="001438D0" w:rsidP="001A6637">
+          <w:p w14:paraId="5A7D716F" w14:textId="77777777" w:rsidR="001438D0" w:rsidRPr="00F64C8D" w:rsidRDefault="001438D0" w:rsidP="001A6637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F64C8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Fiche à transmettre à :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001438D0" w:rsidRPr="00F64C8D" w:rsidRDefault="00A76B70" w:rsidP="001438D0">
+          <w:p w14:paraId="197593E1" w14:textId="77777777" w:rsidR="001438D0" w:rsidRPr="00F64C8D" w:rsidRDefault="00A74363" w:rsidP="001438D0">
             <w:pPr>
               <w:pStyle w:val="Grilleclaire-Accent31"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00BC65DF" w:rsidRPr="00936C3C">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ce.cabinet.ia19@ac-limoges.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BC65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F6974" w:rsidRPr="005638BC" w:rsidRDefault="00A76B70" w:rsidP="00277CB0">
+          <w:p w14:paraId="4EB6EF6F" w14:textId="77777777" w:rsidR="004F6974" w:rsidRPr="005638BC" w:rsidRDefault="00A74363" w:rsidP="00277CB0">
             <w:pPr>
               <w:pStyle w:val="Grilleclaire-Accent31"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="000F038D" w:rsidRPr="003034BF">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ce.protectionenfance19@ac-limoges.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001438D0" w:rsidTr="005638BC">
+      <w:tr w:rsidR="001438D0" w14:paraId="11917DC2" w14:textId="77777777" w:rsidTr="005638BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001438D0" w:rsidRPr="005638BC" w:rsidRDefault="001438D0" w:rsidP="004F6974">
+          <w:p w14:paraId="05E0866B" w14:textId="77777777" w:rsidR="001438D0" w:rsidRPr="005638BC" w:rsidRDefault="001438D0" w:rsidP="004F6974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003940E7" w:rsidRPr="00DA75A7" w:rsidRDefault="003940E7" w:rsidP="00651B10">
+    <w:p w14:paraId="15922883" w14:textId="77777777" w:rsidR="003940E7" w:rsidRPr="00DA75A7" w:rsidRDefault="003940E7" w:rsidP="00651B10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003940E7" w:rsidRPr="00DA75A7" w:rsidSect="00A75923">
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="426" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Copperplate Gothic Bold">
-    <w:panose1 w:val="020E0705020206020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Footlight MT Light">
-    <w:panose1 w:val="0204060206030A020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="564ADD7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6261,82 +6257,82 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="452675986">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1178691596">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2023773007">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="369962762">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="282854368">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1977489157">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="435561929">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1347559713">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1169953252">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A26541"/>
     <w:rsid w:val="00001DCB"/>
     <w:rsid w:val="000348A4"/>
     <w:rsid w:val="000407E5"/>
     <w:rsid w:val="00041582"/>
     <w:rsid w:val="000534AE"/>
@@ -6415,72 +6411,74 @@
     <w:rsid w:val="00580D08"/>
     <w:rsid w:val="00582504"/>
     <w:rsid w:val="00594FD0"/>
     <w:rsid w:val="005A1E7E"/>
     <w:rsid w:val="005C0B34"/>
     <w:rsid w:val="005D334A"/>
     <w:rsid w:val="005D5F47"/>
     <w:rsid w:val="005E00C4"/>
     <w:rsid w:val="005E6CE9"/>
     <w:rsid w:val="005F71FA"/>
     <w:rsid w:val="00600024"/>
     <w:rsid w:val="00614976"/>
     <w:rsid w:val="006430D2"/>
     <w:rsid w:val="00651B10"/>
     <w:rsid w:val="00677A40"/>
     <w:rsid w:val="006854DC"/>
     <w:rsid w:val="00693902"/>
     <w:rsid w:val="006B3A7F"/>
     <w:rsid w:val="006B5DE3"/>
     <w:rsid w:val="006D3C15"/>
     <w:rsid w:val="006E415E"/>
     <w:rsid w:val="006F0C5E"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="0072065C"/>
     <w:rsid w:val="007428C5"/>
+    <w:rsid w:val="00744E74"/>
     <w:rsid w:val="00766CB5"/>
     <w:rsid w:val="007A0BE6"/>
     <w:rsid w:val="007B2DCF"/>
     <w:rsid w:val="007D20CE"/>
     <w:rsid w:val="007E536F"/>
     <w:rsid w:val="007E702A"/>
     <w:rsid w:val="00802349"/>
     <w:rsid w:val="008321F0"/>
     <w:rsid w:val="00845737"/>
     <w:rsid w:val="008667E8"/>
     <w:rsid w:val="00872A30"/>
     <w:rsid w:val="0089338F"/>
     <w:rsid w:val="00893EA0"/>
     <w:rsid w:val="008F09ED"/>
     <w:rsid w:val="00950EF4"/>
     <w:rsid w:val="00997FED"/>
     <w:rsid w:val="009B2E7E"/>
     <w:rsid w:val="009F6C41"/>
     <w:rsid w:val="00A26541"/>
     <w:rsid w:val="00A507E8"/>
     <w:rsid w:val="00A646C3"/>
     <w:rsid w:val="00A6768B"/>
+    <w:rsid w:val="00A74363"/>
     <w:rsid w:val="00A75923"/>
     <w:rsid w:val="00A76B70"/>
     <w:rsid w:val="00A948C0"/>
     <w:rsid w:val="00AD3812"/>
     <w:rsid w:val="00AF3573"/>
     <w:rsid w:val="00B001D6"/>
     <w:rsid w:val="00B3394A"/>
     <w:rsid w:val="00B47E9B"/>
     <w:rsid w:val="00B632F8"/>
     <w:rsid w:val="00B643B7"/>
     <w:rsid w:val="00B64826"/>
     <w:rsid w:val="00B64A47"/>
     <w:rsid w:val="00B65205"/>
     <w:rsid w:val="00B702AC"/>
     <w:rsid w:val="00BA1903"/>
     <w:rsid w:val="00BB7CDF"/>
     <w:rsid w:val="00BC65DF"/>
     <w:rsid w:val="00BE67E8"/>
     <w:rsid w:val="00C63D59"/>
     <w:rsid w:val="00CC1097"/>
     <w:rsid w:val="00CD603F"/>
     <w:rsid w:val="00CD74E9"/>
     <w:rsid w:val="00CD7EBE"/>
     <w:rsid w:val="00CF12CA"/>
     <w:rsid w:val="00CF4028"/>
@@ -6513,67 +6511,68 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1095C156"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0B7D41C0-C843-45D2-BF89-739C7F271716}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6808,50 +6807,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A75923"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A75923"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -7129,51 +7129,51 @@
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00525B5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC65DF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1623683656">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="macintosh"/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.protectionenfance19@ac-limoges.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.cabinet.ia19@ac-limoges.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7471,74 +7471,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC880DA2-9EB6-489B-97F8-B7ECC4222F68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>506</Words>
-  <Characters>3818</Characters>
+  <Characters>3816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SIGNALEMENT D’INCIDENT OU DE DELIT EN MILIEU SCOLAIRE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IA TULLE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4316</CharactersWithSpaces>
+  <CharactersWithSpaces>4314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4194430</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ce.protectionenfance19@ac-limoges.fr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653116</vt:i4>
       </vt:variant>
       <vt:variant>