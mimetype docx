--- v0 (2026-06-15)
+++ v1 (2026-11-03)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="34008EA6" w14:textId="08F0566A" w:rsidR="00B11EF8" w:rsidRDefault="00B11EF8" w:rsidP="00B11EF8">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F3C366C" wp14:editId="02D38DB7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-213995</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-62865</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1604645" cy="1440180"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21429"/>
                 <wp:lineTo x="21284" y="21429"/>
                 <wp:lineTo x="21284" y="0"/>
                 <wp:lineTo x="0" y="0"/>
@@ -101,66 +101,74 @@
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5966AAA7" w14:textId="77777777" w:rsidR="004A46B7" w:rsidRDefault="00487D35" w:rsidP="002A4794">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0F85">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">DEMANDE DE DÉROGATION POUR </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0514847D" w14:textId="705E0435" w:rsidR="00B51395" w:rsidRPr="008A0F85" w:rsidRDefault="003208AA" w:rsidP="002A4794">
+    <w:p w14:paraId="0514847D" w14:textId="450E9EC1" w:rsidR="00B51395" w:rsidRPr="008A0F85" w:rsidRDefault="003208AA" w:rsidP="002A4794">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">REDUCTION </w:t>
+      </w:r>
+      <w:r w:rsidR="00596CB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ou aménagement ) </w:t>
       </w:r>
       <w:r w:rsidR="00F07DEB" w:rsidRPr="008A0F85">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">DU PARCOURS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>DE FORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C164BD0" w14:textId="77777777" w:rsidR="00B51395" w:rsidRPr="008A0F85" w:rsidRDefault="00B51395" w:rsidP="002A4794">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="920"/>
         </w:tabs>
         <w:ind w:hanging="939"/>
         <w:jc w:val="both"/>
@@ -411,52 +419,50 @@
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> CAP :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="361728AB" w14:textId="4DE9868F" w:rsidR="00E6457C" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29AD066D" w14:textId="77777777" w:rsidR="00E6457C" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="16F1F658" w14:textId="07664433" w:rsidR="00E6457C" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E6457C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -480,58 +486,50 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F0606EC" w14:textId="6E88DC68" w:rsidR="00C32FC5" w:rsidRDefault="00C32FC5" w:rsidP="00C32FC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> BTS :</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="36DAA436" w14:textId="77777777" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B7CD6F1" w14:textId="23AFD6C5" w:rsidR="00E6457C" w:rsidRDefault="00E6457C" w:rsidP="00E6457C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -708,112 +706,112 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2834"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E6457C" w:rsidRPr="008A0F85" w14:paraId="7A57FA92" w14:textId="77777777" w:rsidTr="00E6457C">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39FA9570" w14:textId="510FC869" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
+          <w:p w14:paraId="39FA9570" w14:textId="098E217E" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0F85">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Etablissement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> fréquenté</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE23D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’année de la demande</w:t>
             </w:r>
             <w:r w:rsidRPr="008A0F85">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D43B570" w14:textId="77777777" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8078" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09947C08" w14:textId="77777777" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2066F96D" w14:textId="77777777" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
-[...5 lines deleted...]
-          </w:p>
           <w:p w14:paraId="297B9F1E" w14:textId="77777777" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0694178C" w14:textId="77777777" w:rsidR="00E6457C" w:rsidRPr="008A0F85" w:rsidRDefault="00E6457C" w:rsidP="00E16C0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A0F85" w:rsidRPr="008A0F85" w14:paraId="18C75CA6" w14:textId="77777777" w:rsidTr="004613AE">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -890,51 +888,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7975DB3E" w14:textId="77777777" w:rsidR="00D5754B" w:rsidRPr="008A0F85" w:rsidRDefault="00D5754B" w:rsidP="004613AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3968DD40" w14:textId="77777777" w:rsidR="00D5754B" w:rsidRPr="008A0F85" w:rsidRDefault="00D5754B" w:rsidP="004613AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0F85">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu de naissance : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FCA051" w14:textId="77777777" w:rsidR="00D5754B" w:rsidRPr="008A0F85" w:rsidRDefault="00D5754B" w:rsidP="004613AE">
+          <w:p w14:paraId="3D0D9111" w14:textId="77777777" w:rsidR="00D5754B" w:rsidRDefault="00D5754B" w:rsidP="004613AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4923AB8D" w14:textId="77777777" w:rsidR="000904A1" w:rsidRDefault="00BE23D0" w:rsidP="004613AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Adresse :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="579678BE" w14:textId="77777777" w:rsidR="00BE23D0" w:rsidRDefault="00BE23D0" w:rsidP="004613AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20514B69" w14:textId="77777777" w:rsidR="00BE23D0" w:rsidRDefault="00BE23D0" w:rsidP="004613AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>E-mail :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FCA051" w14:textId="0B644254" w:rsidR="00BE23D0" w:rsidRPr="008A0F85" w:rsidRDefault="00BE23D0" w:rsidP="004613AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="249F0284" w14:textId="60EAC876" w:rsidR="00D5754B" w:rsidRPr="008A0F85" w:rsidRDefault="00447F37" w:rsidP="002A4794">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0F85">
@@ -1247,95 +1285,101 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000254DF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
             <w:r w:rsidRPr="000254DF">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000254DF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>diplômes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DBEDDE6" w14:textId="08F053A5" w:rsidR="000254DF" w:rsidRPr="000254DF" w:rsidRDefault="000254DF" w:rsidP="000254DF">
+          <w:p w14:paraId="4DBEDDE6" w14:textId="72A44F63" w:rsidR="000254DF" w:rsidRPr="000254DF" w:rsidRDefault="000254DF" w:rsidP="000254DF">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1311"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4" w:line="232" w:lineRule="auto"/>
               <w:ind w:left="1134" w:hanging="106"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000254DF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Relevés de notes</w:t>
             </w:r>
             <w:r w:rsidRPr="000254DF">
               <w:rPr>
                 <w:spacing w:val="-36"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00596CB0">
+              <w:rPr>
+                <w:spacing w:val="-36"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000254DF">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>Ou</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2E539A3F" w14:textId="5BBEABCC" w:rsidR="000254DF" w:rsidRPr="000254DF" w:rsidRDefault="000254DF" w:rsidP="000254DF">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1273"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="1134"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000254DF">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1431,81 +1475,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>fréquentée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13471E41" w14:textId="77777777" w:rsidR="00447F37" w:rsidRPr="000254DF" w:rsidRDefault="00447F37" w:rsidP="000254DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FF35E79" w14:textId="77777777" w:rsidR="00937C08" w:rsidRPr="008A0F85" w:rsidRDefault="00937C08" w:rsidP="002A4794">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="700DDD0E" w14:textId="77777777" w:rsidR="004613AE" w:rsidRPr="008A0F85" w:rsidRDefault="004613AE">
-[...17 lines deleted...]
-    </w:p>
     <w:p w14:paraId="471A288A" w14:textId="10DADE90" w:rsidR="000C130F" w:rsidRPr="008A0F85" w:rsidRDefault="000254DF" w:rsidP="000C130F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="page2"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="page2"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Parcours de formation du demandeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182ECFB3" w14:textId="11AADE39" w:rsidR="000C130F" w:rsidRPr="008A0F85" w:rsidRDefault="000C130F" w:rsidP="000C130F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0F85">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -5517,131 +5542,132 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C7DC46A" w14:textId="3E08EF9F" w:rsidR="00AD058E" w:rsidRDefault="00AD058E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD058E">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16838"/>
       <w:pgMar w:top="952" w:right="906" w:bottom="178" w:left="740" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="0" w:equalWidth="0">
         <w:col w:w="10260"/>
       </w:cols>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E2C6A44" w14:textId="77777777" w:rsidR="00777A55" w:rsidRDefault="00777A55" w:rsidP="007B5204">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5946C56B" w14:textId="77777777" w:rsidR="00777A55" w:rsidRDefault="00777A55" w:rsidP="007B5204">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
+    <w:altName w:val="Wingdings"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3B5B60B1" w14:textId="435E8CDA" w:rsidR="007B5204" w:rsidRDefault="007B5204">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Dossier de positionnement dans le cadre </w:t>
     </w:r>
     <w:r w:rsidR="0096189E">
       <w:t xml:space="preserve">de </w:t>
     </w:r>
     <w:r w:rsidR="004A239E">
       <w:t xml:space="preserve">la réduction </w:t>
     </w:r>
     <w:r>
       <w:t>du parcours</w:t>
     </w:r>
     <w:r w:rsidR="000A1866">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000A1866">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
@@ -5652,70 +5678,70 @@
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007E07F1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B9937F9" w14:textId="77777777" w:rsidR="007B5204" w:rsidRDefault="007B5204">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="031903D8" w14:textId="77777777" w:rsidR="00C10487" w:rsidRDefault="00C10487"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4E9F7C21" w14:textId="77777777" w:rsidR="00777A55" w:rsidRDefault="00777A55" w:rsidP="007B5204">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="13D722B0" w14:textId="77777777" w:rsidR="00777A55" w:rsidRDefault="00777A55" w:rsidP="007B5204">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="B0331FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="373792C8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -6869,239 +6895,246 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1536430748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="67115277">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="758529780">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="183634966">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="901448173">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="41827139">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="388723622">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="297345952">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="480466240">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1926185323">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1315528979">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="941259830">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1308631025">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B51395"/>
     <w:rsid w:val="0000356A"/>
     <w:rsid w:val="000136B3"/>
     <w:rsid w:val="000254DF"/>
     <w:rsid w:val="00042A5C"/>
     <w:rsid w:val="00042C8E"/>
     <w:rsid w:val="00053D0C"/>
+    <w:rsid w:val="00085BD2"/>
+    <w:rsid w:val="000904A1"/>
     <w:rsid w:val="000A1866"/>
     <w:rsid w:val="000C130F"/>
     <w:rsid w:val="000C5839"/>
     <w:rsid w:val="000D12A2"/>
+    <w:rsid w:val="000E5533"/>
     <w:rsid w:val="001E100A"/>
     <w:rsid w:val="00240DE1"/>
+    <w:rsid w:val="00262A91"/>
     <w:rsid w:val="002A39D5"/>
     <w:rsid w:val="002A4794"/>
+    <w:rsid w:val="002F47C5"/>
     <w:rsid w:val="00314152"/>
     <w:rsid w:val="003208AA"/>
     <w:rsid w:val="00321B97"/>
     <w:rsid w:val="00342645"/>
     <w:rsid w:val="003B57C8"/>
     <w:rsid w:val="00444161"/>
     <w:rsid w:val="00447F37"/>
     <w:rsid w:val="004613AE"/>
     <w:rsid w:val="00463244"/>
     <w:rsid w:val="004736BC"/>
     <w:rsid w:val="00487D35"/>
     <w:rsid w:val="004A239E"/>
     <w:rsid w:val="004A46B7"/>
     <w:rsid w:val="004A5409"/>
     <w:rsid w:val="00574899"/>
     <w:rsid w:val="00587E75"/>
+    <w:rsid w:val="00596CB0"/>
     <w:rsid w:val="00661371"/>
     <w:rsid w:val="00733BC2"/>
     <w:rsid w:val="00746591"/>
     <w:rsid w:val="00747E33"/>
     <w:rsid w:val="00764D87"/>
     <w:rsid w:val="00777A55"/>
     <w:rsid w:val="007B5204"/>
     <w:rsid w:val="007D31C2"/>
     <w:rsid w:val="007E07F1"/>
     <w:rsid w:val="007E2140"/>
     <w:rsid w:val="007E7044"/>
     <w:rsid w:val="00834D8E"/>
     <w:rsid w:val="008523D7"/>
     <w:rsid w:val="00865FA2"/>
     <w:rsid w:val="008A0F85"/>
     <w:rsid w:val="008E0703"/>
     <w:rsid w:val="008F2257"/>
     <w:rsid w:val="009224DA"/>
     <w:rsid w:val="00937C08"/>
     <w:rsid w:val="0096189E"/>
     <w:rsid w:val="009672F4"/>
     <w:rsid w:val="009A2420"/>
     <w:rsid w:val="00A72B55"/>
     <w:rsid w:val="00AA46A0"/>
     <w:rsid w:val="00AD058E"/>
     <w:rsid w:val="00AF763F"/>
     <w:rsid w:val="00B11EF8"/>
     <w:rsid w:val="00B206A2"/>
     <w:rsid w:val="00B41DD2"/>
     <w:rsid w:val="00B51395"/>
     <w:rsid w:val="00BB5EF1"/>
+    <w:rsid w:val="00BE23D0"/>
     <w:rsid w:val="00C10487"/>
     <w:rsid w:val="00C122BB"/>
     <w:rsid w:val="00C23284"/>
     <w:rsid w:val="00C32FC5"/>
+    <w:rsid w:val="00C774C6"/>
     <w:rsid w:val="00CD5EA6"/>
     <w:rsid w:val="00D040A7"/>
     <w:rsid w:val="00D5754B"/>
     <w:rsid w:val="00D9459A"/>
     <w:rsid w:val="00E00FB3"/>
     <w:rsid w:val="00E368F6"/>
     <w:rsid w:val="00E6457C"/>
     <w:rsid w:val="00E90A2B"/>
     <w:rsid w:val="00F03DD2"/>
     <w:rsid w:val="00F07DEB"/>
     <w:rsid w:val="00F5095B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4AC6E141"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0C70C785-D0DD-4B45-8113-1F2695631151}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7433,50 +7466,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -7683,51 +7717,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00B11EF8"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00042C8E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="69742144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="216363381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8625,110 +8659,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...58 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009D1B498758542B4F909513DC513D566A" ma:contentTypeVersion="31" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="205203d6a377120aab83fe3dafdbeb79">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="14de68fc-9160-414d-aa6b-ef997862e9bd" xmlns:ns4="4c82e15a-2f5e-47f9-814e-7e3254fb837d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="09bc2393e6a468b73874f7515a78d5e0" ns3:_="" ns4:_="">
     <xsd:import namespace="14de68fc-9160-414d-aa6b-ef997862e9bd"/>
     <xsd:import namespace="4c82e15a-2f5e-47f9-814e-7e3254fb837d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns3:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns3:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns3:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns3:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns3:Owner" minOccurs="0"/>
                 <xsd:element ref="ns3:Math_Settings" minOccurs="0"/>
@@ -9081,124 +9055,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <NotebookType xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Templates xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Has_Teacher_Only_SectionGroup xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <AppVersion xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Owner xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <Is_Collaboration_Space_Locked xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <TeamsChannelId xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <LMS_Mappings xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <FolderType xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <CultureName xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Students xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Students>
+    <Self_Registration_Enabled xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Invited_Students xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Teachers xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Teachers>
+    <Student_Groups xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Student_Groups>
+    <Distribution_Groups xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Math_Settings xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+    <Invited_Teachers xmlns="14de68fc-9160-414d-aa6b-ef997862e9bd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DC14AF5-3BE3-4AC2-83E7-7221E02D328D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="14de68fc-9160-414d-aa6b-ef997862e9bd"/>
     <ds:schemaRef ds:uri="4c82e15a-2f5e-47f9-814e-7e3254fb837d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14E504BE-2D94-4458-8660-6979D038C933}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68AD973A-617D-4516-B59D-90772300ECB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="14de68fc-9160-414d-aa6b-ef997862e9bd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4c82e15a-2f5e-47f9-814e-7e3254fb837d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>389</Words>
-  <Characters>2655</Characters>
+  <Words>400</Words>
+  <Characters>2704</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3038</CharactersWithSpaces>
+  <CharactersWithSpaces>3098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Thierry Nadaud</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009D1B498758542B4F909513DC513D566A</vt:lpwstr>
   </property>